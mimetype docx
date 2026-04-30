--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Cocquempot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ / H − fault detection observer design for nonlinear conformable fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shennan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.115711. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in unshielded twisted pair cable based on observability analysis and reflectometry experimental measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Judith Idellette Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.015034. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Nonlinear State Observation for Affine Control Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Taher Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drai Ahmed Smait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Muhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moayad Abdullah Jassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Abdul Malik Madhloom Al-Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.3300. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13053300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus network decomposition for fault detection and isolation through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Abdel Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.492-505. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation of ball-bearings based on motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Bermeo-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ocampo-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz-Rozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109209. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using PDE-based observer in transport flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Som Judith Idellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable root cause and pathway analysis with robust and adaptive statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocked decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Adaptive Fault Compensation for Two Physically Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3052900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping-based sliding mode fault-tolerant control for linear interconnected parabolic distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (14), pp.1928 - 1936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of switched systems: a generalized separation principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp. 563-565. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2785808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation observer design for switched systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 348, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Frequency Fault Detection Filter Design for Discrete-Time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.70487-70496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2880958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for nonlinear discrete-time switched systems with persistent dwell-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp 2466-2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Fault Tolerant Control Based on Adaptive Joint Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbouei Yashar Hagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Reza Asl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.262-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Control of Tethered Spacecraft Formation: An Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (17), pp. 3047 - 3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fault Estimation Observer Design for Multi-Agent Systems with Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp. 2801 - 2807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Parameter-Based Multi-Objective Fault Estimation Observer Design for Continuous-Time/Discrete-Time Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation for discrete-time switched systems with finite-frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy unknown input observer-based robust fault estimation design for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Estimation Observer Design with Finite-Time Convergence Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Time Estimation and Active Mode Recognition using a Data Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive technique-based distributed fault estimation observer design for multi-agent systems with directed graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (18), pp.2619 - 2625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial article : Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Nonlinear Parameter-Varying Systems. Application to Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault diagnosis with application to a diesel engine testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idellette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of results and perspectives on stabilization of switched nonlinear systems with unstable modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnosis and fault tolerant control scheme for a class of nonlinear singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (11), pp.1240-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1057-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear observer design for actuatorfault detection in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fault-tolerant backstepping control against actuator gain faults and its applications to an aircraft longitudinal motion dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1753-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft formation stabilization and fault tolerance: a state-varying switched system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (9), pp.715-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic System-based Adaptive Fault Tolerant Control for Near Space Vehicle Attitude Dynamics with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of Markovianly Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Leth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and estimation for near-space hypersonic vehicle with sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.302-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Tolerant Synchronization with Unknown Propagation Delays and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automatisation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (5), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control with Integrated Fault Detection and Isolation: Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lingli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Vol. 22, No. 1, 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Robust Fault Estimation Observer Design for continuous/Discrete Time System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control, Applications and Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and Perspectives on Fault Tolerant Control for a Class of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.396-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Regulation for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.789-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for T-S Fuzzy Systems with Application to Near Space Hypersonic Vehicle with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.652-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Approach for Model Decomposition: Application for Fault Detection and Isolation in Discrete-Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Shumsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Zhirabok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Discrete-time Switched Systems with Interval Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.396-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with All Unstable Modes:Application to Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (9), pp.2230-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des séquences de pannes pour la conception de systèmes de commande sûrs. Application au ferroutage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.44 (n.1), pp33-66. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.44.33-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design via Hybrid Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.586-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Tolerant Tracking Control With Application to Hybrid Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid systems with uncontrollable switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1063-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptive Fault Estimation and Accommodation for Nonlinear Time-varying Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fault Tolerant Path Tracking Control for 4WS4WD Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.237-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (10-11), pp.703-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant framework for periodic switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis for Stochastic Systems Using Switching Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (8), pp.1516-1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault tolerant control for hybrid impulsive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.448-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for switched systems via global passivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.1279 - 1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Fault Tolerance Analysis for a Class of Hybrid Systems Nonlinear Analysis: Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.846-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer-based Fast Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Tolerant Control for Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp. 707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR MODEL DECOMPOSITION FOR ROBUST FAULT DETECTION AND ISOLATION USING ALGEBRAIC TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1337-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Healthy and Faulty Networks using Structured Transferometry Residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Estimation and Localisation in Y-Shaped Networks using OFDM-Based Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2026 11th International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, London (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Diagnosis in a Communication Cable using a Transferometry-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tanger, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving residual robustness to noise for fault localization in a Y-shaped network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of residuals for soft fault monitoring in Y-shaped networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Control, Automation and Diagnosis (ICCAD'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Power Line Communication for Fault Detection and Localization in Star-shaped Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocked decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft fault detection and localization in an unshielded twisted pair network using power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Vehicle Technology and Intelligent Transport Systems (VEHITS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Portugal. p. 82-89, 104380, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010438000820089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open set diagnosis: high-dimensional clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2021 : 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari, Puglia,, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in Y-shaped network through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Decision rules for Fisher discriminant analysis : applied to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal mixture model decomposition for root cause identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Localization in Vehicular Embedded Network Using Power Line Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control (ICSC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.WeBA.4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile actuator fault estimation and accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Prediction of RUL under Uncertainty Conditions: Application to the Traction System of a High-speed Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control of flexible air-breathing hypersonic vehicles via static output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation principle based fault estimation of accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for discrete-time linear systems with sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary PDE-based Observer for Leakage Detection in Pressurized Pipes. 3rd Conference on Control and Fault-Tolerant Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD15 : Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Formation Control For a Class of Tethered Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Decentralized Control Strategy for an Autonomous 2WS4WD Electrical Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Scheme based on Reference Adjustments for a 4WD Electric Vehicle with Actuator Faults and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Strategy for an Overactuated Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for an Electric 4WD Vehicle's Path Tracking with Active Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Scheme based on Active Fault Diagnosis for the Path Tracking Control of a 4WD Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014, Multi-conference on Systems and Control : ISIC International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant spacecraft attitude control by multiple control processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de discernabilité entre les modes de fonctionnement d'un système dynamique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Doctorale/MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer Design for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection and isolation for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Multi-Conference on Systems and Control (MSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Modes Distinguishability Condition in Switching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Fault-Tolerant Control with Control Constraints for an Electric 4WD Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Variable-Structure Fault-Tolerant Control for an Electrical 4WD Vehicle subject to Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Diagnostics of Processes and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lagow Lubuski, Poland. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of nonlinear hyperbolic systems with reaction and switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control and Automation (IEEE ICCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for sensor Fault Detection and Isolation in Bilinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cardiff, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes de la boucle d'air d'un moteur diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer for Intake Leakage Estimation in Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 UKACC International Conference on Control (CONTROL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Kingdom Automatic Control Council, Sep 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of intermittent controller faults via hybrid system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajun Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer Design of a Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control of Internal Combustion Engine subject to Intake Manifold Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for Autonomous Vehicle by Generating References for Rear Wheels Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes sûrs de fonctionnement par allocation d'instruments sous contrainte de sûreté de fonctionnement et sous critère de coût.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérét Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes" (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mode Recognition in Hybrid Dynamical Systems with Nonlinear Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.1308 - 1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems Based on H Infinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for bilinear systems using data-based residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.1576 - 1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à commutations : Reconnaissance du mode de fonctionnement d'un système modélisé sous forme Takagi-Sugeno à paramètres locaux incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerant control for an autonomous vehicle subject to faulty steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-2011 International Conference on Communications, Computing and Control Applications (CCCA'11),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. Paper 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Actuator Fault Diagnosis for Uncertain Nonlinear Systems Subjected to State Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Modelling, identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer for Intake Leakage Detection in Diesel Engines described by Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, IEEE MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.754 - 759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes d'un véhicule autonome suite à des défaillances d'actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Toguyeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mode recognition in Hybrid Dynamical Systems with nonlinear modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCDC, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.ccdc.neu.edu.cn/CCDC2011/, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishability and Similarity between modes in Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmal Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis for air path of an automotive diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant System Design in Multiple Operating Modes using a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ESREL 2011 - European Safety &amp; Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mode Discernibility and Switching Detectability for Linear Switching Systems using a Data-based Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Projection Method for Sensor Fault Detection and Isolation on Nonlinear Systems Based on Takagi Sugeno Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksouri Moufida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC2011 : International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDC, Dec 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-invertibilities for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Principles of Diagnosis DX'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Portland, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of the smart wagon for improving the safety of a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC LSS Symposium Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for a class of nonlinear singular systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1536 - 1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dependable system architectures for a railroad smart wagon using shared functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IEEE Conference on Intelligent Transportation Systems - ITSC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madeira Island, Portugal. pp.1905-1910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of nonlinear systems using an iterative learning observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dongshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Wuhan, China. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for non-Gaussian singular stochastic distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1949-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Fuzzy Vector Control for Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hakiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chenafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation : IEEE MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.922-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.systol10.org/SysTol10/SysTol10.html, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode recognition of hybrid dynamical systems with nonlinear modes using Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance intelligente pour véhicule autonome lors de sa sortie de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control Design via Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.588-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior graphs for hybrid systems monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCEE : International Conference on Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervisory Fault Tolerant output Regulation Scheme for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.7813-7818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control system design with dependability criterion using structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1385-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity of Hybrid Systems With Application to Supervisory Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Int. Conference on Analysis and Design of Hybrid Systems (ADHS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'instrumentation d'un système d'automatisation sur la base d'une modélisation structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in Hybrid Systems: A Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive search of residuals computation schemes using macro-graphs and invertibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis for FDI: a modified, invertibility-based canonical decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator placement with dependability constraints and a cost criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Identification and Fault Detection for Hybrid Dynamical Systems using Luenberger Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach for behavioral model decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid impulsive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.3287-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Observer-based Fault Estimation for Nonlinear Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Estimation for Networked Control Systems with Transfer Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de systèmes sûrs et économiques utilisant les scénarios de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fault Tolerant Tracking Control Design for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1210-1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault accommodation for discrete event systems using Petri nets with application to traffic light control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of control systems using a dependability criteria and temporal sequences evaluation application to a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SRA-Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3199-3208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for a class of stochastic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1222-1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free residual generation for sensor fault detection and isolation in bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du congrès international pluridisciplinaire Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Diagnosis and Fault Tolerant Control for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 323, pp.255, In press, Studies in Systems, Decision and Control, 978-981-15-9072-6. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Estimation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67492-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Series: Studies in Systems, Decision and Control,. , 2014, ISBN 978-3-319-07884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de diagnostic des systèmes dynamiques: Théories et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Kechida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.252, 2012, 978-3-8417-9851-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Springer Verlag, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Fault Tolerant Control for $${{n}}$$-Linked Two Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.403-437, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault-Tolerant Control Design for Multi-linked Two-Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.283-329, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Steady State Time-Periods for Monitoring an Industrial Heat Exchanger, Chapter in Advanced Solutions in Diagnostics and Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Koscielny et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing 635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.368-379, 2017, DOI 978-3-319-64474-5_31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité Information, Commande, Communication, IC2, Hermès Science Publications, 2012, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI-GLOBAL -, pp.98-118, 2012, 9781466620957. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781466620957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6, Diagnosis of Systems with, Multiple Operating Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 : Détection et localisation de défauts de capteurs pour les systèmes à structure linéaire et Bilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4].Diagnostic des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9954-8992-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la surveillance des systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Cocquempot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in unshielded twisted pair cable based on observability analysis and reflectometry experimental measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Judith Idellette Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.015034. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ / H − fault detection observer design for nonlinear conformable fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shennan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.115711. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation of ball-bearings based on motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Bermeo-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ocampo-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz-Rozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109209. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus network decomposition for fault detection and isolation through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Abdel Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.492-505. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Nonlinear State Observation for Affine Control Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Taher Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drai Ahmed Smait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Muhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moayad Abdullah Jassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Abdul Malik Madhloom Al-Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.3300. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13053300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using PDE-based observer in transport flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Som Judith Idellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable root cause and pathway analysis with robust and adaptive statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Adaptive Fault Compensation for Two Physically Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3052900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping-based sliding mode fault-tolerant control for linear interconnected parabolic distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (14), pp.1928 - 1936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of switched systems: a generalized separation principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp. 563-565. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2785808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation observer design for switched systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 348, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Frequency Fault Detection Filter Design for Discrete-Time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.70487-70496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2880958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for nonlinear discrete-time switched systems with persistent dwell-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp 2466-2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Control of Tethered Spacecraft Formation: An Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (17), pp. 3047 - 3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Fault Tolerant Control Based on Adaptive Joint Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbouei Yashar Hagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Reza Asl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.262-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fault Estimation Observer Design for Multi-Agent Systems with Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp. 2801 - 2807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Parameter-Based Multi-Objective Fault Estimation Observer Design for Continuous-Time/Discrete-Time Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation for discrete-time switched systems with finite-frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy unknown input observer-based robust fault estimation design for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Estimation Observer Design with Finite-Time Convergence Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Time Estimation and Active Mode Recognition using a Data Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial article : Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Nonlinear Parameter-Varying Systems. Application to Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive technique-based distributed fault estimation observer design for multi-agent systems with directed graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (18), pp.2619 - 2625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault diagnosis with application to a diesel engine testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idellette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (11), pp.1240-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1057-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of results and perspectives on stabilization of switched nonlinear systems with unstable modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnosis and fault tolerant control scheme for a class of nonlinear singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of Markovianly Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Leth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear observer design for actuatorfault detection in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fault-tolerant backstepping control against actuator gain faults and its applications to an aircraft longitudinal motion dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1753-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft formation stabilization and fault tolerance: a state-varying switched system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (9), pp.715-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic System-based Adaptive Fault Tolerant Control for Near Space Vehicle Attitude Dynamics with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and estimation for near-space hypersonic vehicle with sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.302-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Tolerant Synchronization with Unknown Propagation Delays and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automatisation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (5), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control with Integrated Fault Detection and Isolation: Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lingli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Vol. 22, No. 1, 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Robust Fault Estimation Observer Design for continuous/Discrete Time System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control, Applications and Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and Perspectives on Fault Tolerant Control for a Class of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.396-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Regulation for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.789-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for T-S Fuzzy Systems with Application to Near Space Hypersonic Vehicle with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.652-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Approach for Model Decomposition: Application for Fault Detection and Isolation in Discrete-Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Shumsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Zhirabok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Discrete-time Switched Systems with Interval Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.396-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with All Unstable Modes:Application to Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (9), pp.2230-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des séquences de pannes pour la conception de systèmes de commande sûrs. Application au ferroutage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.44 (n.1), pp33-66. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.44.33-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design via Hybrid Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.586-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault tolerant control for hybrid impulsive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.448-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Tolerant Tracking Control With Application to Hybrid Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptive Fault Estimation and Accommodation for Nonlinear Time-varying Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fault Tolerant Path Tracking Control for 4WS4WD Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.237-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid systems with uncontrollable switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1063-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (10-11), pp.703-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant framework for periodic switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis for Stochastic Systems Using Switching Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (8), pp.1516-1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for switched systems via global passivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.1279 - 1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer-based Fast Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Fault Tolerance Analysis for a Class of Hybrid Systems Nonlinear Analysis: Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.846-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Tolerant Control for Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp. 707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR MODEL DECOMPOSITION FOR ROBUST FAULT DETECTION AND ISOLATION USING ALGEBRAIC TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1337-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Healthy and Faulty Networks using Structured Transferometry Residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Estimation and Localisation in Y-Shaped Networks using OFDM-Based Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2026 11th International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, London (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Diagnosis in a Communication Cable using a Transferometry-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tanger, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving residual robustness to noise for fault localization in a Y-shaped network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of residuals for soft fault monitoring in Y-shaped networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Control, Automation and Diagnosis (ICCAD'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Power Line Communication for Fault Detection and Localization in Star-shaped Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocked decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open set diagnosis: high-dimensional clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2021 : 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari, Puglia,, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal mixture model decomposition for root cause identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in Y-shaped network through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft fault detection and localization in an unshielded twisted pair network using power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Vehicle Technology and Intelligent Transport Systems (VEHITS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Portugal. p. 82-89, 104380, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010438000820089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision rules for Fisher discriminant analysis : applied to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Localization in Vehicular Embedded Network Using Power Line Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control (ICSC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.WeBA.4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile actuator fault estimation and accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control of flexible air-breathing hypersonic vehicles via static output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Prediction of RUL under Uncertainty Conditions: Application to the Traction System of a High-speed Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation principle based fault estimation of accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for discrete-time linear systems with sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary PDE-based Observer for Leakage Detection in Pressurized Pipes. 3rd Conference on Control and Fault-Tolerant Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Scheme based on Reference Adjustments for a 4WD Electric Vehicle with Actuator Faults and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD15 : Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Formation Control For a Class of Tethered Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Decentralized Control Strategy for an Autonomous 2WS4WD Electrical Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Strategy for an Overactuated Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for an Electric 4WD Vehicle's Path Tracking with Active Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Scheme based on Active Fault Diagnosis for the Path Tracking Control of a 4WD Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014, Multi-conference on Systems and Control : ISIC International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant spacecraft attitude control by multiple control processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of nonlinear hyperbolic systems with reaction and switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Variable-Structure Fault-Tolerant Control for an Electrical 4WD Vehicle subject to Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Diagnostics of Processes and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lagow Lubuski, Poland. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control and Automation (IEEE ICCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer Design for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de discernabilité entre les modes de fonctionnement d'un système dynamique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Doctorale/MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection and isolation for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Multi-Conference on Systems and Control (MSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Modes Distinguishability Condition in Switching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Fault-Tolerant Control with Control Constraints for an Electric 4WD Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for Autonomous Vehicle by Generating References for Rear Wheels Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes de la boucle d'air d'un moteur diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer for Intake Leakage Estimation in Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 UKACC International Conference on Control (CONTROL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Kingdom Automatic Control Council, Sep 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer Design of a Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of intermittent controller faults via hybrid system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajun Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for sensor Fault Detection and Isolation in Bilinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cardiff, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control of Internal Combustion Engine subject to Intake Manifold Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes sûrs de fonctionnement par allocation d'instruments sous contrainte de sûreté de fonctionnement et sous critère de coût.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérét Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes" (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerant control for an autonomous vehicle subject to faulty steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-2011 International Conference on Communications, Computing and Control Applications (CCCA'11),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. Paper 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Actuator Fault Diagnosis for Uncertain Nonlinear Systems Subjected to State Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Modelling, identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer for Intake Leakage Detection in Diesel Engines described by Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, IEEE MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.754 - 759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes d'un véhicule autonome suite à des défaillances d'actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Toguyeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mode recognition in Hybrid Dynamical Systems with nonlinear modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCDC, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.ccdc.neu.edu.cn/CCDC2011/, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishability and Similarity between modes in Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmal Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis for air path of an automotive diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à commutations : Reconnaissance du mode de fonctionnement d'un système modélisé sous forme Takagi-Sugeno à paramètres locaux incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for bilinear systems using data-based residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.1576 - 1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mode Recognition in Hybrid Dynamical Systems with Nonlinear Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.1308 - 1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems Based on H Infinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant System Design in Multiple Operating Modes using a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ESREL 2011 - European Safety &amp; Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mode Discernibility and Switching Detectability for Linear Switching Systems using a Data-based Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Projection Method for Sensor Fault Detection and Isolation on Nonlinear Systems Based on Takagi Sugeno Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksouri Moufida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC2011 : International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDC, Dec 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance intelligente pour véhicule autonome lors de sa sortie de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control Design via Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.588-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-invertibilities for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Principles of Diagnosis DX'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Portland, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Fuzzy Vector Control for Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hakiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chenafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation : IEEE MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.922-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.systol10.org/SysTol10/SysTol10.html, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dependable system architectures for a railroad smart wagon using shared functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IEEE Conference on Intelligent Transportation Systems - ITSC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madeira Island, Portugal. pp.1905-1910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of nonlinear systems using an iterative learning observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dongshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Wuhan, China. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for non-Gaussian singular stochastic distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1949-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for a class of nonlinear singular systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1536 - 1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of the smart wagon for improving the safety of a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC LSS Symposium Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode recognition of hybrid dynamical systems with nonlinear modes using Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior graphs for hybrid systems monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCEE : International Conference on Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervisory Fault Tolerant output Regulation Scheme for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.7813-7818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control system design with dependability criterion using structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1385-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in Hybrid Systems: A Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'instrumentation d'un système d'automatisation sur la base d'une modélisation structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity of Hybrid Systems With Application to Supervisory Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Int. Conference on Analysis and Design of Hybrid Systems (ADHS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis for FDI: a modified, invertibility-based canonical decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive search of residuals computation schemes using macro-graphs and invertibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator placement with dependability constraints and a cost criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of control systems using a dependability criteria and temporal sequences evaluation application to a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SRA-Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3199-3208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for a class of stochastic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1222-1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Identification and Fault Detection for Hybrid Dynamical Systems using Luenberger Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid impulsive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.3287-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach for behavioral model decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Observer-based Fault Estimation for Nonlinear Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Estimation for Networked Control Systems with Transfer Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de systèmes sûrs et économiques utilisant les scénarios de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fault Tolerant Tracking Control Design for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1210-1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault accommodation for discrete event systems using Petri nets with application to traffic light control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free residual generation for sensor fault detection and isolation in bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du congrès international pluridisciplinaire Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Diagnosis and Fault Tolerant Control for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 323, pp.255, In press, Studies in Systems, Decision and Control, 978-981-15-9072-6. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Estimation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67492-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Series: Studies in Systems, Decision and Control,. , 2014, ISBN 978-3-319-07884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de diagnostic des systèmes dynamiques: Théories et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Kechida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.252, 2012, 978-3-8417-9851-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Springer Verlag, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Fault Tolerant Control for $${{n}}$$-Linked Two Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.403-437, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault-Tolerant Control Design for Multi-linked Two-Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.283-329, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Steady State Time-Periods for Monitoring an Industrial Heat Exchanger, Chapter in Advanced Solutions in Diagnostics and Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Koscielny et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing 635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.368-379, 2017, DOI 978-3-319-64474-5_31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité Information, Commande, Communication, IC2, Hermès Science Publications, 2012, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781466620957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI-GLOBAL -, pp.98-118, 2012, 9781466620957. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6, Diagnosis of Systems with, Multiple Operating Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 : Détection et localisation de défauts de capteurs pour les systèmes à structure linéaire et Bilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4].Diagnostic des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9954-8992-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la surveillance des systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shennan Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115711" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Judith Idellette Som" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taher Azar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Ahmed Smait" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Muhsen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Abdullah Jassim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Abdul Malik Madhloom Al-Salih" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13053300" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Abdel Karim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Atoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.01.023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062794v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Bermeo-Ayerbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz-Rozo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109209" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Som Judith Idellette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3052900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyuan Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2785808" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.11.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2880958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbouei Yashar Hagh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Reza Asl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejun Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Cheng" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hakem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idellette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.735" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFNPTP1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374683v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gholami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioeler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374678v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Shen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716605v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805782v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799385v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leth" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lingli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Christophe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shumsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhirabok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0008-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hayat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.33-66" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710749v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710756v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710542v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711725v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Ahmadie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139613v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136095v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010438000820089" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207571v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395115v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175810v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655213" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175805v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666522" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781319v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374918v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374915v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haddad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374922v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799492v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799503v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799485v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799496v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821675v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799505v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075248v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801455v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711607v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Gong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710093v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mili" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710312v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710251v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Gholami" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710184v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710501v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630724v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glumineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805777v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374656v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710291v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmal Takrouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zanzouri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri Moufida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710675v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Flaugergues" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710690v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710665v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Dongshu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710660v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hakiki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chenafa" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374661v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374664v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805779v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710661v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711020v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Takrouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710973v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710998v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710987v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710995v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799913v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Mao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799914v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799922v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799923v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322660v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945799v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811590726" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9073-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67492-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374687v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kechida" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Najjar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Humaidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374684v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736744v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374690v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197595v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Judith Idellette Som" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shennan Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Bermeo-Ayerbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz-Rozo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Abdel Karim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Atoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.01.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taher Azar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Ahmed Smait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Muhsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Abdullah Jassim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Abdul Malik Madhloom Al-Salih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13053300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Som Judith Idellette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3052900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyuan Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2785808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.11.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2880958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejun Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbouei Yashar Hagh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Reza Asl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hakem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idellette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gholami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.735" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFNPTP1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lingli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Christophe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shumsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhirabok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0008-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hayat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.33-66" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Ahmadie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139613v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010438000820089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655213" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666522" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haddad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799503v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799485v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Gong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801455v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mili" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glumineau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmal Takrouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zanzouri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710501v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Gholami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri Moufida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805779v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710675v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Flaugergues" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710660v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hakiki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chenafa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374661v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Dongshu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711020v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Takrouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710973v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710998v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799923v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799916v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Mao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322660v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945799v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811590726" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9073-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67492-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374687v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kechida" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Najjar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Humaidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374684v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197595v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>