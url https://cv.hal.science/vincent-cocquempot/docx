--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Cocquempot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in unshielded twisted pair cable based on observability analysis and reflectometry experimental measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Judith Idellette Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.015034. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ / H − fault detection observer design for nonlinear conformable fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shennan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.115711. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation of ball-bearings based on motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Bermeo-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ocampo-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz-Rozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109209. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus network decomposition for fault detection and isolation through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Abdel Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.492-505. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Nonlinear State Observation for Affine Control Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Taher Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drai Ahmed Smait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Muhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moayad Abdullah Jassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Abdul Malik Madhloom Al-Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.3300. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13053300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using PDE-based observer in transport flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Som Judith Idellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable root cause and pathway analysis with robust and adaptive statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Adaptive Fault Compensation for Two Physically Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3052900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping-based sliding mode fault-tolerant control for linear interconnected parabolic distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (14), pp.1928 - 1936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of switched systems: a generalized separation principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp. 563-565. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2785808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation observer design for switched systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 348, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Frequency Fault Detection Filter Design for Discrete-Time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.70487-70496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2880958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for nonlinear discrete-time switched systems with persistent dwell-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp 2466-2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Control of Tethered Spacecraft Formation: An Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (17), pp. 3047 - 3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Fault Tolerant Control Based on Adaptive Joint Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbouei Yashar Hagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Reza Asl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.262-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fault Estimation Observer Design for Multi-Agent Systems with Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp. 2801 - 2807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Parameter-Based Multi-Objective Fault Estimation Observer Design for Continuous-Time/Discrete-Time Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation for discrete-time switched systems with finite-frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy unknown input observer-based robust fault estimation design for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Estimation Observer Design with Finite-Time Convergence Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Time Estimation and Active Mode Recognition using a Data Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial article : Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Nonlinear Parameter-Varying Systems. Application to Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive technique-based distributed fault estimation observer design for multi-agent systems with directed graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (18), pp.2619 - 2625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault diagnosis with application to a diesel engine testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idellette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (11), pp.1240-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1057-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of results and perspectives on stabilization of switched nonlinear systems with unstable modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnosis and fault tolerant control scheme for a class of nonlinear singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of Markovianly Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Leth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear observer design for actuatorfault detection in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fault-tolerant backstepping control against actuator gain faults and its applications to an aircraft longitudinal motion dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1753-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft formation stabilization and fault tolerance: a state-varying switched system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (9), pp.715-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic System-based Adaptive Fault Tolerant Control for Near Space Vehicle Attitude Dynamics with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and estimation for near-space hypersonic vehicle with sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.302-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Tolerant Synchronization with Unknown Propagation Delays and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automatisation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (5), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control with Integrated Fault Detection and Isolation: Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lingli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Vol. 22, No. 1, 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Robust Fault Estimation Observer Design for continuous/Discrete Time System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control, Applications and Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and Perspectives on Fault Tolerant Control for a Class of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.396-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Regulation for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.789-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for T-S Fuzzy Systems with Application to Near Space Hypersonic Vehicle with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.652-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Approach for Model Decomposition: Application for Fault Detection and Isolation in Discrete-Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Shumsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Zhirabok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Discrete-time Switched Systems with Interval Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.396-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with All Unstable Modes:Application to Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (9), pp.2230-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des séquences de pannes pour la conception de systèmes de commande sûrs. Application au ferroutage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.44 (n.1), pp33-66. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.44.33-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design via Hybrid Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.586-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault tolerant control for hybrid impulsive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.448-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Tolerant Tracking Control With Application to Hybrid Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptive Fault Estimation and Accommodation for Nonlinear Time-varying Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fault Tolerant Path Tracking Control for 4WS4WD Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.237-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid systems with uncontrollable switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1063-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (10-11), pp.703-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant framework for periodic switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis for Stochastic Systems Using Switching Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (8), pp.1516-1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for switched systems via global passivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.1279 - 1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer-based Fast Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Fault Tolerance Analysis for a Class of Hybrid Systems Nonlinear Analysis: Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.846-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Tolerant Control for Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp. 707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR MODEL DECOMPOSITION FOR ROBUST FAULT DETECTION AND ISOLATION USING ALGEBRAIC TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1337-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Healthy and Faulty Networks using Structured Transferometry Residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Estimation and Localisation in Y-Shaped Networks using OFDM-Based Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2026 11th International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, London (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Diagnosis in a Communication Cable using a Transferometry-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tanger, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving residual robustness to noise for fault localization in a Y-shaped network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of residuals for soft fault monitoring in Y-shaped networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Control, Automation and Diagnosis (ICCAD'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Power Line Communication for Fault Detection and Localization in Star-shaped Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocked decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open set diagnosis: high-dimensional clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2021 : 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari, Puglia,, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal mixture model decomposition for root cause identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in Y-shaped network through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft fault detection and localization in an unshielded twisted pair network using power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Vehicle Technology and Intelligent Transport Systems (VEHITS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Portugal. p. 82-89, 104380, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010438000820089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision rules for Fisher discriminant analysis : applied to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Localization in Vehicular Embedded Network Using Power Line Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control (ICSC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.WeBA.4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile actuator fault estimation and accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control of flexible air-breathing hypersonic vehicles via static output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Prediction of RUL under Uncertainty Conditions: Application to the Traction System of a High-speed Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation principle based fault estimation of accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for discrete-time linear systems with sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary PDE-based Observer for Leakage Detection in Pressurized Pipes. 3rd Conference on Control and Fault-Tolerant Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Scheme based on Reference Adjustments for a 4WD Electric Vehicle with Actuator Faults and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD15 : Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Formation Control For a Class of Tethered Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Decentralized Control Strategy for an Autonomous 2WS4WD Electrical Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Strategy for an Overactuated Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for an Electric 4WD Vehicle's Path Tracking with Active Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Scheme based on Active Fault Diagnosis for the Path Tracking Control of a 4WD Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014, Multi-conference on Systems and Control : ISIC International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant spacecraft attitude control by multiple control processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of nonlinear hyperbolic systems with reaction and switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Variable-Structure Fault-Tolerant Control for an Electrical 4WD Vehicle subject to Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Diagnostics of Processes and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lagow Lubuski, Poland. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control and Automation (IEEE ICCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer Design for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de discernabilité entre les modes de fonctionnement d'un système dynamique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Doctorale/MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection and isolation for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Multi-Conference on Systems and Control (MSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Modes Distinguishability Condition in Switching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Fault-Tolerant Control with Control Constraints for an Electric 4WD Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for Autonomous Vehicle by Generating References for Rear Wheels Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes de la boucle d'air d'un moteur diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer for Intake Leakage Estimation in Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 UKACC International Conference on Control (CONTROL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Kingdom Automatic Control Council, Sep 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer Design of a Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of intermittent controller faults via hybrid system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajun Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for sensor Fault Detection and Isolation in Bilinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cardiff, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control of Internal Combustion Engine subject to Intake Manifold Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes sûrs de fonctionnement par allocation d'instruments sous contrainte de sûreté de fonctionnement et sous critère de coût.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérét Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes" (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerant control for an autonomous vehicle subject to faulty steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-2011 International Conference on Communications, Computing and Control Applications (CCCA'11),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. Paper 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Actuator Fault Diagnosis for Uncertain Nonlinear Systems Subjected to State Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Modelling, identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer for Intake Leakage Detection in Diesel Engines described by Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, IEEE MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.754 - 759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes d'un véhicule autonome suite à des défaillances d'actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Toguyeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mode recognition in Hybrid Dynamical Systems with nonlinear modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCDC, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.ccdc.neu.edu.cn/CCDC2011/, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishability and Similarity between modes in Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmal Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis for air path of an automotive diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à commutations : Reconnaissance du mode de fonctionnement d'un système modélisé sous forme Takagi-Sugeno à paramètres locaux incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for bilinear systems using data-based residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.1576 - 1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mode Recognition in Hybrid Dynamical Systems with Nonlinear Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.1308 - 1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems Based on H Infinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant System Design in Multiple Operating Modes using a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ESREL 2011 - European Safety &amp; Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mode Discernibility and Switching Detectability for Linear Switching Systems using a Data-based Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Projection Method for Sensor Fault Detection and Isolation on Nonlinear Systems Based on Takagi Sugeno Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksouri Moufida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC2011 : International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDC, Dec 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance intelligente pour véhicule autonome lors de sa sortie de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control Design via Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.588-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-invertibilities for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Principles of Diagnosis DX'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Portland, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Fuzzy Vector Control for Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hakiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chenafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation : IEEE MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.922-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.systol10.org/SysTol10/SysTol10.html, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dependable system architectures for a railroad smart wagon using shared functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IEEE Conference on Intelligent Transportation Systems - ITSC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madeira Island, Portugal. pp.1905-1910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of nonlinear systems using an iterative learning observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dongshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Wuhan, China. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for non-Gaussian singular stochastic distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1949-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for a class of nonlinear singular systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1536 - 1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of the smart wagon for improving the safety of a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC LSS Symposium Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode recognition of hybrid dynamical systems with nonlinear modes using Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior graphs for hybrid systems monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCEE : International Conference on Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervisory Fault Tolerant output Regulation Scheme for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.7813-7818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control system design with dependability criterion using structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1385-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in Hybrid Systems: A Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'instrumentation d'un système d'automatisation sur la base d'une modélisation structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity of Hybrid Systems With Application to Supervisory Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Int. Conference on Analysis and Design of Hybrid Systems (ADHS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis for FDI: a modified, invertibility-based canonical decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive search of residuals computation schemes using macro-graphs and invertibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator placement with dependability constraints and a cost criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of control systems using a dependability criteria and temporal sequences evaluation application to a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SRA-Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3199-3208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for a class of stochastic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1222-1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Identification and Fault Detection for Hybrid Dynamical Systems using Luenberger Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid impulsive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.3287-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach for behavioral model decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Observer-based Fault Estimation for Nonlinear Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Estimation for Networked Control Systems with Transfer Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de systèmes sûrs et économiques utilisant les scénarios de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fault Tolerant Tracking Control Design for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1210-1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault accommodation for discrete event systems using Petri nets with application to traffic light control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free residual generation for sensor fault detection and isolation in bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du congrès international pluridisciplinaire Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Diagnosis and Fault Tolerant Control for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 323, pp.255, In press, Studies in Systems, Decision and Control, 978-981-15-9072-6. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Estimation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67492-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Series: Studies in Systems, Decision and Control,. , 2014, ISBN 978-3-319-07884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de diagnostic des systèmes dynamiques: Théories et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Kechida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.252, 2012, 978-3-8417-9851-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Springer Verlag, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Fault Tolerant Control for $${{n}}$$-Linked Two Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.403-437, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault-Tolerant Control Design for Multi-linked Two-Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.283-329, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Steady State Time-Periods for Monitoring an Industrial Heat Exchanger, Chapter in Advanced Solutions in Diagnostics and Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Koscielny et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing 635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.368-379, 2017, DOI 978-3-319-64474-5_31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité Information, Commande, Communication, IC2, Hermès Science Publications, 2012, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781466620957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI-GLOBAL -, pp.98-118, 2012, 9781466620957. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6, Diagnosis of Systems with, Multiple Operating Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 : Détection et localisation de défauts de capteurs pour les systèmes à structure linéaire et Bilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4].Diagnostic des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9954-8992-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la surveillance des systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Cocquempot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H ∞ / H − fault detection observer design for nonlinear conformable fractional-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shennan Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanyu Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 441, pp.115711. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cam.2023.115711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in unshielded twisted pair cable based on observability analysis and reflectometry experimental measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Judith Idellette Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (1), pp.015034. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining useful life estimation of ball-bearings based on motor current signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Bermeo-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Ocampo-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Diaz-Rozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109209. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bus network decomposition for fault detection and isolation through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Karim Abdel Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.492-505. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Nonlinear State Observation for Affine Control Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Taher Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drai Ahmed Smait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Muhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moayad Abdullah Jassim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Abdul Malik Madhloom Al-Salih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.3300. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13053300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection using PDE-based observer in transport flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Som Judith Idellette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2023.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explainable root cause and pathway analysis with robust and adaptive statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, pp.103770. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2022.103770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2021.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Adaptive Fault Compensation for Two Physically Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.1161-1171. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3052900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping-based sliding mode fault-tolerant control for linear interconnected parabolic distributed parameter systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (14), pp.1928 - 1936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An informational approach for sensor and actuator fault diagnosis for autonomous mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-019-01099-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control of switched systems: a generalized separation principle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp. 563-565. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2017.2785808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust fault estimation observer design for switched systems with unknown input</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 348, pp.70-83. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2018.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Compensation of Multiple Actuator Faults for Two Physically Linked 2WD Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.248-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Failure Compensation for Two Linked 2WD Mobile Robots Based on Multiple-Model Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (4), pp.763-776. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2017-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-Frequency Fault Detection Filter Design for Discrete-Time Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.70487-70496. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2880958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection for nonlinear discrete-time switched systems with persistent dwell-time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (4), pp 2466-2474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Control of Tethered Spacecraft Formation: An Interconnected System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuehua Cheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (17), pp. 3047 - 3055</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidesign Integration Based Adaptive Actuator Failure Compensation Control for Two Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (5), pp.2174 - 2185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2731523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Robust Fault Tolerant Control Based on Adaptive Joint Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shabbouei Yashar Hagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammadi Reza Asl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.262-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Fault Estimation Observer Design for Multi-Agent Systems with Switching Topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (16), pp. 2801 - 2807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjustable Parameter-Based Multi-Objective Fault Estimation Observer Design for Continuous-Time/Discrete-Time Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), pp.1077-1088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation for discrete-time switched systems with finite-frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.64-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy unknown input observer-based robust fault estimation design for discrete-time fuzzy systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Estimation Observer Design with Finite-Time Convergence Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Time Estimation and Active Mode Recognition using a Data Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.827-840. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/amcs-2016-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive technique-based distributed fault estimation observer design for multi-agent systems with directed graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (18), pp.2619 - 2625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial article : Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for Nonlinear Parameter-Varying Systems. Application to Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.143-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault diagnosis with application to a diesel engine testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhijun Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Fault Detection, Isolation, Estimation, and Accommodation of Dynamic Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idellette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/659/1/012024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (11), pp.1240-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (4), pp.1057-1065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of results and perspectives on stabilization of switched nonlinear systems with unstable modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault diagnosis and fault tolerant control scheme for a class of nonlinear singular systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Hong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Stability of Markovianly Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Leth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Mode Recognition of Switched Nonlinear Systems: Application to Fault Detection and Isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fault-tolerant backstepping control against actuator gain faults and its applications to an aircraft longitudinal motion dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.1753-1779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear observer design for actuatorfault detection in diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spacecraft formation stabilization and fault tolerance: a state-varying switched system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mou Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (9), pp.715-722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic System-based Adaptive Fault Tolerant Control for Near Space Vehicle Attitude Dynamics with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (2), pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive nonlinear actuator fault diagnosis for uncertain nonlinear systems with time-varying delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive fuzzy observer-based active fault-tolerant dynamic surface control for a class of nonlinear systems with actuator faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault Tolerant Synchronization with Unknown Propagation Delays and Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automatisation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (5), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and estimation for near-space hypersonic vehicle with sensor faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (3), pp.302-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective H-/H∞ Fault Detection Observer Design for Takagi-Sugeno Fuzzy Systems with Unmeasurable Premise Variables: Descriptor Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aouaouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chadli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Khadir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control with Integrated Fault Detection and Isolation: Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lingli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.Vol. 22, No. 1, 87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework of Robust Fault Estimation Observer Design for continuous/Discrete Time System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control, Applications and Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Regulation for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.789-798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance in networked control systems under intermittent observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Theilliol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.639-648. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and Perspectives on Fault Tolerant Control for a Class of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.396-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for T-S Fuzzy Systems with Application to Near Space Hypersonic Vehicle with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qikun Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.652-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algebraic Approach for Model Decomposition: Application for Fault Detection and Isolation in Discrete-Event Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Shumsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Zhirabok</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.109-125. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-011-0008-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection for Discrete-time Switched Systems with Interval Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (2), pp.396-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with All Unstable Modes:Application to Multi-Agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaguang Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (9), pp.2230-2235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des séquences de pannes pour la conception de systèmes de commande sûrs. Application au ferroutage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol.44 (n.1), pp33-66. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/JESA.44.33-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design via Hybrid Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.586-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based fault tolerant control for hybrid impulsive systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.448-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Fault Tolerant Path Tracking Control for 4WS4WD Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.237-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid systems with uncontrollable switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (10), pp.1063-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Adaptive Fault Estimation and Accommodation for Nonlinear Time-varying Delay Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (6), pp.643-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Fault Tolerant Tracking Control With Application to Hybrid Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Control Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.211-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (10-11), pp.703-708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fault tolerant framework for periodic switched nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of dependable control system architectures using temporal sequences of failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 58 (3), pp.511-522. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2009.2026790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance Analysis for Stochastic Systems Using Switching Diffusion Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (8), pp.1516-1525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Observer-based Fast Fault Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.320-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Fault Tolerance Analysis for a Class of Hybrid Systems Nonlinear Analysis: Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.846-861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for switched systems via global passivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (12), pp.1279 - 1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Tolerant Control for Constrained Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp. 707-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR MODEL DECOMPOSITION FOR ROBUST FAULT DETECTION AND ISOLATION USING ALGEBRAIC TOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (6), pp.1337-1354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Healthy and Faulty Networks using Structured Transferometry Residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 IEEE International Instrumentation and Measurement Technology Conference (I2MTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Estimation and Localisation in Y-Shaped Networks using OFDM-Based Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICT 2026 11th International Congress on Information and Communication Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, London (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Fault Diagnosis in a Communication Cable using a Transferometry-Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameer Ahmadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Mediterranean Conference on Control and Automation (MED2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Tanger, Morocco. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving residual robustness to noise for fault localization in a Y-shaped network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of residuals for soft fault monitoring in Y-shaped networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Control, Automation and Diagnosis (ICCAD'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Power Line Communication for Fault Detection and Localization in Star-shaped Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes - SAFEPROCESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.526-532, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocked decision making based on causal connections strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open set diagnosis: high-dimensional clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2021 : 29th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bari, Puglia,, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A causal mixture model decomposition for root cause identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and localization in Y-shaped network through power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft fault detection and localization in an unshielded twisted pair network using power line communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Vehicle Technology and Intelligent Transport Systems (VEHITS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Portugal. p. 82-89, 104380, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010438000820089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New decision rules for Fisher discriminant analysis : applied to fault diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, Netherlands. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Localization in Vehicular Embedded Network Using Power Line Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Systems and Control (ICSC21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.WeBA.4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault tolerant sliding mode control using information filters with application to a two-wheeled mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Dherbomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.308-313, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Robot Autonomous Navigation System Using Informational Fault Tolerant Multi-Sensor Fusion with Robust Closed Loop Sliding Mode Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boussad Abci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Al Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Information Fusion (FUSION 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICIF.2018.8455787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Prediction of RUL under Uncertainty Conditions: Application to the Traction System of a High-speed Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningyun Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control of flexible air-breathing hypersonic vehicles via static output feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault estimation and fault tolerant control in three physically-linked 2WD mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Augusto Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-fragile actuator fault estimation and accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant Control for Physically Linked Two 2WD Mobile Robots with Actuator Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui Ei Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Polyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation in Three Linked 2WD Mobile Robots Using Multiple Dynamic Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for discrete-time linear systems with sensor fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation principle based fault estimation of accommodation for switched systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IFAC WC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator Fault Compensation Tracking Control for Multi Linked 2WD Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MED 2017, 25th Mediterranean Conference on Control and Automation Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valetta, Malta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive actuator failure compensation scheme for two linked 2WD mobile robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Control and Diagnosis, ACD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Model Actuator Failure Compensation for Two Linked 2WD Robots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yajie Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary PDE-based Observer for Leakage Detection in Pressurized Pipes. 3rd Conference on Control and Fault-Tolerant Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol’16: 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant Control Scheme based on Reference Adjustments for a 4WD Electric Vehicle with Actuator Faults and Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Boundary Observers for Pressurized Water Pipe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelette Judith Hermine Som</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACD15 : Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Pilsen, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Fault Tolerant Formation Control For a Class of Tethered Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Tolerant Decentralized Control Strategy for an Autonomous 2WS4WD Electrical Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for an Electric 4WD Vehicle's Path Tracking with Active Fault Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Strategy for an Overactuated Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Scheme based on Active Fault Diagnosis for the Path Tracking Control of a 4WD Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MSC 2014, Multi-conference on Systems and Control : ISIC International Symposium on Intelligent Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant spacecraft attitude control by multiple control processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC World Congress, IFAC WC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control and Automation (IEEE ICCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Variable-Structure Fault-Tolerant Control for an Electrical 4WD Vehicle subject to Input Saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Diagnostics of Processes and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lagow Lubuski, Poland. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stability of nonlinear hyperbolic systems with reaction and switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de discernabilité entre les modes de fonctionnement d'un système dynamique linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Bievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Doctorale/MACS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer Design for Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Washington, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-projection Method for Actuator Fault Detection and Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault detection for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator fault detection and isolation for diesel engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Multi-Conference on Systems and Control (MSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Modes Distinguishability Condition in Switching Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Djidula Motchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan de Bièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Fault Diagnosis based on Fault-Tolerant Control with Control Constraints for an Electric 4WD Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Control &amp; Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Hangzhou, China. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control for Autonomous Vehicle by Generating References for Rear Wheels Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sofia, Bulgaria. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance of intermittent controller faults via hybrid system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huajun Gong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Observer Design of a Diesel Engine Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marrakech, Morocco. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for sensor Fault Detection and Isolation in Bilinear System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UKACC International Conference on Control, CONTROL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cardiff, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Strategy for Autonomous Vehicle Path Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Workshop on Advanced Control and Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Copenhagen, Denmark. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes de la boucle d'air d'un moteur diesel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Unknown Input Observer for Intake Leakage Estimation in Diesel Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulaïd Boulkroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parameter-free Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 UKACC International Conference on Control (CONTROL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Kingdom Automatic Control Council, Sep 2012, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control strategy for the air path dynamic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bosche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control of Internal Combustion Engine subject to Intake Manifold Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishability and Similarity between modes in Hybrid System Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmal Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis for air path of an automotive diesel engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (IEEE CCCA'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à commutations : Reconnaissance du mode de fonctionnement d'un système modélisé sous forme Takagi-Sugeno à paramètres locaux incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710501v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor fault diagnosis for bilinear systems using data-based residuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.1576 - 1582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mode Recognition in Hybrid Dynamical Systems with Nonlinear Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.1308 - 1313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems Based on H Infinity Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerant control for an autonomous vehicle subject to faulty steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glumineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-2011 International Conference on Communications, Computing and Control Applications (CCCA'11),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. Paper 229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Actuator Fault Diagnosis for Uncertain Nonlinear Systems Subjected to State Time-varying Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Modelling, identification and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Shanghai, China. pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive observer for Intake Leakage Detection in Diesel Engines described by Takagi-Sugeno model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Djemili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Conference on Control and Automation, IEEE MED'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.754 - 759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande tolérante aux fautes d'un véhicule autonome suite à des défaillances d'actionneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Toguyeni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust mode recognition in Hybrid Dynamical Systems with nonlinear modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">hinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCDC, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Control and Decision Conference (CCDC) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.ccdc.neu.edu.cn/CCDC2011/, May 2011, Mianyang, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes sûrs de fonctionnement par allocation d'instruments sous contrainte de sûreté de fonctionnement et sous critère de coût.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérét Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes" (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-Tolerant System Design in Multiple Operating Modes using a Structural Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheir Mili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ESREL 2011 - European Safety &amp; Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mode Discernibility and Switching Detectability for Linear Switching Systems using a Data-based Projection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Chinese Control and Decision Conference, IEEE CCDC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mianyang, China. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Projection Method for Sensor Fault Detection and Isolation on Nonlinear Systems Based on Takagi Sugeno Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksouri Moufida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference : IEEE CDC/ECC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Fault Tolerant Control of Piecewise Affine Systems with Reference Tracking and Input Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Gholami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Schioler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSC2011 : International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Denver, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de commutations et reconnaissance du mode de fonctionnement sans utilisation explicite des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales / Journées Nationales MACS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On mode discernibility and switching detectability for linear switching systems using a data-based projection method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CDC, Dec 2011, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervisory Fault Tolerant Control Design via Switched System Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.588-593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance intelligente pour véhicule autonome lors de sa sortie de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Aitouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Automatique et Automobile (JAA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of dependable system architectures for a railroad smart wagon using shared functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International IEEE Conference on Intelligent Transportation Systems - ITSC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Madeira Island, Portugal. pp.1905-1910</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of nonlinear systems using an iterative learning observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Dongshu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Asia Conference on Informatics in Control, Automation and Robotics (CAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Wuhan, China. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for non-Gaussian singular stochastic distribution systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1949-1954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault diagnosis and fault tolerant control for a class of nonlinear singular systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Control &amp; Automation (ICCA2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Xiamen, China. pp.1536 - 1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems, Systol'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France. pp.879-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of the smart wagon for improving the safety of a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC LSS Symposium Large Scale Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Fuzzy Vector Control for Permanent Magnet Synchronous Motor Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hakiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Meroufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Chenafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Mediterranean Conference on Control and Automation : IEEE MED'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.922-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter-free method for switching time estimation and current mode recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.systol10.org/SysTol10/SysTol10.html, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On non-invertibilities for structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Principles of Diagnosis DX'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Portland, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode recognition of hybrid dynamical systems with nonlinear modes using Takagi-Sugeno models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Control and Fault-Tolerant Systems (SysTol’10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'instrumentation d'un système d'automatisation sur la base d'une modélisation structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipativity of Hybrid Systems With Application to Supervisory Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Int. Conference on Analysis and Design of Hybrid Systems (ADHS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control in Hybrid Systems: A Brief Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior graphs for hybrid systems monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICCEE : International Conference on Computer and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Dubai, United Arab Emirates. pp.194-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Supervisory Fault Tolerant output Regulation Scheme for Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th IEEE Conference on Decision and Control and 28th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.7813-7818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control system design with dependability criterion using structural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1385-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis for FDI: a modified, invertibility-based canonical decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pengov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop on Principles of Diagnosis DX'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaustive search of residuals computation schemes using macro-graphs and invertibility constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent de Flaugergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor and actuator placement with dependability constraints and a cost criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bayart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Safeprocess 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Barcelone, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance analysis for a class of stochastic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1222-1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of control systems using a dependability criteria and temporal sequences evaluation application to a railroad transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th SRA-Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3199-3208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant control for a class of hybrid impulsive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.3287-3292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algebraic approach for behavioral model decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Berdjag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Identification and Fault Detection for Hybrid Dynamical Systems using Luenberger Observers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Takrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zanzouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Ksouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Engineering Design and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gain Observer-based Fault Estimation for Nonlinear Networked Control Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Seattle, United States. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based Fault Estimation for Networked Control Systems with Transfer Delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception de systèmes sûrs et économiques utilisant les scénarios de défaillances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Clarhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Conrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Fault Tolerant Tracking Control Design for Electric Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Corsica, France. pp.1210-1215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault accommodation for discrete event systems using Petri nets with application to traffic light control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free residual generation for sensor fault detection and isolation in bilinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition du congrès international pluridisciplinaire Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Data Driven Method for Sensor Fault Detection and Isolation in Bilinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Analytical Redundancy Relations for FDI purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Maquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Staroswiecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ragot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives, SDEMPED'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Carry-le Rouet, France. pp.86-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Diagnosis and Fault Tolerant Control for Switched Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongsheng Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengyuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Singapore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 323, pp.255, In press, Studies in Systems, Decision and Control, 978-981-15-9072-6. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-9073-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-Based Fault Estimation Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-67492-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of Switched Nonlinear Systems with Unstable Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer. Series: Studies in Systems, Decision and Control,. , 2014, ISBN 978-3-319-07884-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de diagnostic des systèmes dynamiques: Théories et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Kechida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires europeennes, pp.252, 2012, 978-3-8417-9851-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Control Design for Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Springer Verlag, pp.192, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis and Fault Tolerant Control for $${{n}}$$-Linked Two Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.403-437, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fault-Tolerant Control Design for Multi-linked Two-Wheel Drive Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Al-Dujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maan El Badaoui El Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Humaidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Robot: Motion Control and Path Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1090, Springer International Publishing, pp.283-329, 2023, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-26564-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Steady State Time-Periods for Monitoring an Industrial Heat Exchanger, Chapter in Advanced Solutions in Diagnostics and Fault Tolerant Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Cassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M. Koscielny et al. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Intelligent Systems and Computing 635</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.368-379, 2017, DOI 978-3-319-64474-5_31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seifedine Kadry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI-GLOBAL -, pp.98-118, 2012, 9781466620957. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-2095-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of systems with multiple operating modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.115-154, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault detection and isolation for switching systems using a parameter-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Prognostics of Engineering Systems: Methods and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9781466620957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Traité Information, Commande, Communication, IC2, Hermès Science Publications, 2012, 978-2-7462-3840-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes à modes multiples de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Boukhobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Maria Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.115-154, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6, Diagnosis of Systems with, Multiple Operating Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Hakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talel Zouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11 : Détection et localisation de défauts de capteurs pour les systèmes à structure linéaire et Bilinéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[4].Diagnostic des systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9954-8992-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable L5 : Partage du contrôle Homme(s)-Robot(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Defoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demesure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAMIH, Valenciennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la surveillance des systèmes industriels complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université des Sciences et Technologie de Lille - Lille I, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00197595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId403"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Judith Idellette Som" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Du" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shennan Sun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115711" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Bermeo-Ayerbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz-Rozo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Abdel Karim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Atoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.01.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taher Azar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Ahmed Smait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Muhsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Abdullah Jassim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Abdul Malik Madhloom Al-Salih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13053300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Som Judith Idellette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3052900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyuan Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2785808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.11.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2880958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejun Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbouei Yashar Hagh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Reza Asl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hakem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374759v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idellette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gholami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374670v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Shen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.735" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFNPTP1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lingli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710167v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Christophe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shumsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhirabok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0008-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710140v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hayat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.33-66" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710749v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710539v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710697v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712651v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711725v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Ahmadie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139613v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010438000820089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655213" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666522" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781319v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781309v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667919v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haddad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374920v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374921v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075248v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799503v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799485v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710100v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710112v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374642v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710091v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Gong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801455v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710507v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mili" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glumineau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710238v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710247v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374656v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374659v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmal Takrouni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zanzouri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710501v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710312v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Gholami" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri Moufida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805779v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710661v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710675v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Flaugergues" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710660v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hakiki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chenafa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374661v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710613v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Dongshu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710594v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711020v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Takrouni" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711008v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710973v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710987v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710946v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710998v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799923v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799926v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799928v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799916v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Mao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322660v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945799v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811590726" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9073-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67492-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374687v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kechida" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Najjar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Humaidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374684v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374690v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736744v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197595v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shennan Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2023.115711" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Judith Idellette Som" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Degardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062794v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Bermeo-Ayerbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Diaz-Rozo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109209" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955854v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Abdel Karim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Atoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.01.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Taher Azar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drai Ahmed Smait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Muhsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moayad Abdullah Jassim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Abdul Malik Madhloom Al-Salih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13053300" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Som Judith Idellette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2023.07.041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Atoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2021.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajie Ma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3052900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyuan Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Hao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui El Najjar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01099-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2785808" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.11.034" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2017-0053" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyuan Xu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2880958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejun Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2731523" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shabbouei Yashar Hagh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Reza Asl" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667990v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374764v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hakem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2016-0059" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Shi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boula&#239;d Boulkroune" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitouche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijun Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idellette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/659/1/012024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gholami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioeler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374670v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qikun Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Yao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Hong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Zouari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Ksouri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.735" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFNPTP1Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Leth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Djemili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Chen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jiang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805782v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709579v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799462v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aouaouda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chadli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Khadir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709403v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lingli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaguang Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710159v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652958v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0050-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Berdjag" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Christophe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Shumsky" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Zhirabok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0008-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Clarhaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Hayat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Conrard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.44.33-66" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710542v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710539v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710724v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2009.2026790" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711725v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712651v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameer Ahmadie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139613v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726491v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.182" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03395115v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010438000820089" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03175810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655213" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666522" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424165v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Al Hage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICIF.2018.8455787" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781309v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuli Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningyun Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781319v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Zhao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Tao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781337v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Augusto Pereira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Al-Dujaili" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan El Badaoui Ei Najjar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Polyakov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zheng" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667905v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667919v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374913v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374912v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idelette Judith Hermine Som" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhang" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374918v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374916v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haddad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374920v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374919v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799505v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djidula Motchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cassar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Bievre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799503v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799485v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075246v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Cassar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan de Bi&#232;vre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799496v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710132v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710091v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmin Zhang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajun Gong" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710128v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711607v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801455v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710112v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710120v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoping Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710291v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmal Takrouni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zanzouri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Ksouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710272v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710501v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710184v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710312v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710251v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Gholami" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Schioler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630724v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glumineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710247v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805777v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Toguyeni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374656v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374659v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710507v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheir Mili" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710502v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710173v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksouri Moufida" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374650v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805779v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710613v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710598v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Dongshu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710594v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710592v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710665v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710690v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hakiki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Meroufel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chenafa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374661v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710675v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Flaugergues" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bayart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pengov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374664v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710998v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710987v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711020v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Takrouni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711008v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lefebvre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710978v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799926v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799923v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799916v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799913v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799928v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Mao" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799914v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799922v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799925v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799912v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322660v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311254v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Staroswiecki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945799v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789811590726" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9073-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424135v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67492-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374687v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kechida" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710516v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maan Najjar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pereira" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Humaidi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-26564-8_10" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667843v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guilbert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736744v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-2095-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762928v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Boukhobza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Marx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Maria Nagy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374690v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374692v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374689v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03420628v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Habib" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197595v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>