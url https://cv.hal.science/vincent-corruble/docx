--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -343,454 +343,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t>
+                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.293-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169848v1</w:t>
+                <w:t xml:space="preserve">hal-01169943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Corruble</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793296v1</w:t>
+                <w:t xml:space="preserve">hal-01169947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01169947v1</w:t>
+                <w:t xml:space="preserve">hal-01169848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corruble</w:t>
+                <w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169943v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting recovery in patients suffering from traumatic brain injury by using admission variables and physiological data: a comparison between decision tree analysis and logistic regression</w:t>
               </w:r>
@@ -1368,455 +1368,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Agent With Reward As Input: A Play-Style Continuum Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Labory</w:t>
+                <w:t xml:space="preserve">Monte Carlo Tree Search for Multi-function Radar Task Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayan Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Conference on Games (CoG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957644v1</w:t>
+                <w:t xml:space="preserve">hal-03451838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Tree Search for Multi-function Radar Task Scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Configurable Agent With Reward As Input: A Play-Style Continuum Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Pelletier de Woillemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Labory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Artificial Intelligence for Defense</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Conference on Games (CoG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2021, Copenhagen (Virtual), Denmark. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoG52621.2021.9619127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451838v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Herpson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211799v1</w:t>
+                <w:t xml:space="preserve">hal-01559291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
+                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
+                <w:t xml:space="preserve">Cédric Herpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559291v1</w:t>
+                <w:t xml:space="preserve">hal-01211799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping Developers to Look Deeper inside Game Sessions</w:t>
               </w:r>
@@ -1923,64 +1923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Believability of Virtual Agents with Anticipatory Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mécanisme de composition de comportements pour agents virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,775 +2310,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+                <w:t xml:space="preserve">Travailler en équipe : le choix social appliqué au problème de la patrouille multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
+              <w:t xml:space="preserve">journées francophones sur les systèmes multi-agents (JFSMA '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876089v1</w:t>
+                <w:t xml:space="preserve">hal-00753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753760v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-based strategies for the open-system patrolling task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA - 15th International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753744v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">A cognitive module in a decision-making architecture for agents in urban simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Workshop on Cognitive Agents for Virtual Environments, CAVE 2012, Held at AAMAS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.120-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36444-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282261v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
+                <w:t xml:space="preserve">A Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559257v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en équipe : le choix social appliqué au problème de la patrouille multi-agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées francophones sur les systèmes multi-agents (JFSMA '12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece. pp.933-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753752v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive module in a decision-making architecture for agents in urban simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
+                <w:t xml:space="preserve">Auction-based strategies for the open-system patrolling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on Cognitive Agents for Virtual Environments, CAVE 2012, Held at AAMAS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.120-133, </w:t>
+              <w:t xml:space="preserve">PRIMA - 15th International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kuching, Malaysia. pp.92-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36444-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32729-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876078v1</w:t>
+                <w:t xml:space="preserve">hal-00753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Reinforcement Learning with a Multi-Level Abstraction Method to Design a Powerful Game AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3119,412 +3119,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Sevin</w:t>
+                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.701-708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287818v1</w:t>
+                <w:t xml:space="preserve">hal-01288047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Open System Setting in Timed Multiagent Patrolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.373--376, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Flacher</w:t>
+                <w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288047v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent's Decision Model for an Anytime Supervision of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Portuguese Conference on Artificial Intelligence (EPIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3678,77 +3678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle décisionnel d'agent pour une supervision adaptative des systèmes distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3862,807 +3862,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Strada Framework to Design an AI for ORTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.270-275, </w:t>
+              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Porto, Portugal. pp.409-416, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297376v1</w:t>
+                <w:t xml:space="preserve">hal-01296322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Learning Agent Architecture for Cross-Map Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Portuguese Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Aveiro, Portugal. pp.379-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Herpson</w:t>
+                <w:t xml:space="preserve">Extending the Strada Framework to Design an AI for ORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_33⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01296322v1</w:t>
+                <w:t xml:space="preserve">hal-01297376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302998v1</w:t>
+                <w:t xml:space="preserve">hal-01301903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301895v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88411-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305675v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t>
+              <w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301903v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.524-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85483-8_71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t>
               </w:r>
@@ -4721,82 +4721,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335113v1</w:t>
+                <w:t xml:space="preserve">hal-01335112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t>
               </w:r>
@@ -4855,82 +4855,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
+              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335112v1</w:t>
+                <w:t xml:space="preserve">hal-01335113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t>
               </w:r>
@@ -5014,364 +5014,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Game Balancing: An Evaluation of User Satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Andrade</w:t>
+                <w:t xml:space="preserve">Designing a Reinforcement Learning-based Adaptive AI for Large-Scale Strategy Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Marina del Rey, California, United States. pp.3-8</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Marina del Rey, California, United States. pp.121-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338534v1</w:t>
+                <w:t xml:space="preserve">hal-01351276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Reinforcement Learning-based Adaptive AI for Large-Scale Strategy Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Madeira</w:t>
+                <w:t xml:space="preserve">Dynamic Game Balancing: An Evaluation of User Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sandro Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Marina del Rey, California, United States. pp.121-123</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Marina del Rey, California, United States. pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351276v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic computer game balancing: a reinforcement learning approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Challenge-Sensitive Action Selection: an Application to Game Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1111-1112, </w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.194-200, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1082473.1082648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2005.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492622v1</w:t>
+                <w:t xml:space="preserve">hal-01492624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Adequate Representations for Learning from Interaction in Complex Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,1312 +5425,1312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge-Sensitive Action Selection: an Application to Game Balancing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Extending Reinforcement Learning to Provide Dynamic Game Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2005 Workshop on Reasoning, Representation, and Learning in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492624v1</w:t>
+                <w:t xml:space="preserve">hal-01493239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Reinforcement Learning to Provide Dynamic Game Balancing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dialogue Agent with Adaptive and Proactive Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Santana</w:t>
+                <w:t xml:space="preserve">Frédéric Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2005 Workshop on Reasoning, Representation, and Learning in Computer Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.293-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2005.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493239v1</w:t>
+                <w:t xml:space="preserve">hal-01493242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dialogue Agent with Adaptive and Proactive Capabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bretier</w:t>
+                <w:t xml:space="preserve">Automatic computer game balancing: a reinforcement learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.293-296, </w:t>
+              <w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Utrecht, Netherlands. pp.1111-1112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAT.2005.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1082473.1082648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493242v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bootstrapping the Learning Process for the Semi-automated Design of a Challenging Game AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Madeira</w:t>
+                <w:t xml:space="preserve">Multi-Agent Patrolling with Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdana Ratitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI-04 Workshop on Challenges in Game AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.72-76</w:t>
+              <w:t xml:space="preserve">AAMAS 2004 - 3rd International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New York, United States. pp.1122-1129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520576v1</w:t>
+                <w:t xml:space="preserve">hal-01503236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Patrolling with Reinforcement Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
+                <w:t xml:space="preserve">A Structuralist Approach Towards Computational Scientific Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-David Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bohdana Ratitch</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ulises Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2004 - 3rd International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DS 2004 - 7th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.412-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30214-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503236v1</w:t>
+                <w:t xml:space="preserve">hal-01503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talita Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, São Luís, Brazil. pp.474-483, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structuralist Approach Towards Computational Scientific Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-David Wajnberg</w:t>
+                <w:t xml:space="preserve">Bootstrapping the Learning Process for the Semi-automated Design of a Challenging Game AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ulises Moulines</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdana Ratitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 2004 - 7th International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI-04 Workshop on Challenges in Game AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.72-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01503246v1</w:t>
+                <w:t xml:space="preserve">hal-01520576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SurfMiner : Associer des données personnelles à des navigations sur un site</w:t>
+                <w:t xml:space="preserve">Discovering Rich Navigation Patterns on a Web Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francaises de la Toile (JFT 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Sapporo, Japan. pp.62-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39644-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533278v1</w:t>
+                <w:t xml:space="preserve">hal-01533624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Rich Navigation Patterns on a Web Site</w:t>
+                <w:t xml:space="preserve">SurfMiner : Associer des données personnelles à des navigations sur un site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francaises de la Toile (JFT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Tours, France. pp.123-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01533624v1</w:t>
+                <w:t xml:space="preserve">hal-01533278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Recommendations for Groups Using Collaborative Filtering and Fuzzy Majority</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Carvalho</w:t>
+                <w:t xml:space="preserve">Steps toward Building a Good AI for Complex Wargame-Type Simulation Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIA 2002 - 16th Brazilian Symposium on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAME-ON 2002 - The Third International Conference on Intelligent Games and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Londres, United Kingdom. pp.155-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544112v1</w:t>
+                <w:t xml:space="preserve">hal-01544199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps toward Building a Good AI for Complex Wargame-Type Simulation Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Recommendations for Groups Using Collaborative Filtering and Fuzzy Majority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAME-ON 2002 - The Third International Conference on Intelligent Games and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBIA 2002 - 16th Brazilian Symposium on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Porto de Galinhas/Recife, Brazil. pp.248-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36127-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ActiveCP: A Method for Speeding up User Preferences Acquisition in Collaborative Filtering Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>