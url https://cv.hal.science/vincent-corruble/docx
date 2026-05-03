--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -343,454 +343,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
+                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Madeira</w:t>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.293-326. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169943v1</w:t>
+                <w:t xml:space="preserve">hal-01169947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169947v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corruble</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01169848v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Corruble</w:t>
+                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.293-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793296v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting recovery in patients suffering from traumatic brain injury by using admission variables and physiological data: a comparison between decision tree analysis and logistic regression</w:t>
               </w:r>
@@ -1597,226 +1597,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
+                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
+                <w:t xml:space="preserve">Cédric Herpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559291v1</w:t>
+                <w:t xml:space="preserve">hal-01211799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Herpson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211799v1</w:t>
+                <w:t xml:space="preserve">hal-01559291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping Developers to Look Deeper inside Game Sessions</w:t>
               </w:r>
@@ -1923,64 +1923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Believability of Virtual Agents with Anticipatory Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mécanisme de composition de comportements pour agents virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2405,286 +2405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559257v1</w:t>
+                <w:t xml:space="preserve">hal-01282261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t>
+              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282261v1</w:t>
+                <w:t xml:space="preserve">hal-01559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive module in a decision-making architecture for agents in urban simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,685 +2820,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
+                <w:t xml:space="preserve">Auction-based strategies for the open-system patrolling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece. pp.933-938, </w:t>
+              <w:t xml:space="preserve">PRIMA - 15th International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kuching, Malaysia. pp.92-106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32729-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753760v1</w:t>
+                <w:t xml:space="preserve">hal-00753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auction-based strategies for the open-system patrolling task</w:t>
+                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA - 15th International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Kuching, Malaysia. pp.92-106, </w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece. pp.933-938, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32729-2_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753744v1</w:t>
+                <w:t xml:space="preserve">hal-00753760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Reinforcement Learning with a Multi-Level Abstraction Method to Design a Powerful Game AI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Madeira</w:t>
+                <w:t xml:space="preserve">The Open System Setting in Timed Multiagent Patrolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Brazilian Symposium on Games and Digital Entertainment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Salvador, Brazil. pp.132-140, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.373--376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2011.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287948v1</w:t>
+                <w:t xml:space="preserve">hal-00753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Flacher</w:t>
+                <w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288047v1</w:t>
+                <w:t xml:space="preserve">hal-01287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open System Setting in Timed Multiagent Patrolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.701-708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753727v1</w:t>
+                <w:t xml:space="preserve">hal-01288047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne de Sevin</w:t>
+                <w:t xml:space="preserve">Combining Reinforcement Learning with a Multi-Level Abstraction Method to Design a Powerful Game AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t>
+              <w:t xml:space="preserve">10th Brazilian Symposium on Games and Digital Entertainment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Salvador, Brazil. pp.132-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBGAMES.2011.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287818v1</w:t>
+                <w:t xml:space="preserve">hal-01287948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent's Decision Model for an Anytime Supervision of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle décisionnel d'agent pour une supervision adaptative des systèmes distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,626 +3862,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Towards a Learning Agent Architecture for Cross-Map Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aveiro, Portugal. pp.379-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296322v1</w:t>
+                <w:t xml:space="preserve">hal-01296327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Learning Agent Architecture for Cross-Map Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Herpson</w:t>
+                <w:t xml:space="preserve">Extending the Strada Framework to Design an AI for ORTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Portuguese Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.270-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296327v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Strada Framework to Design an AI for ORTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
+                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Porto, Portugal. pp.409-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88411-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301903v1</w:t>
+                <w:t xml:space="preserve">hal-01301895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t>
+              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305675v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01301895v1</w:t>
+                <w:t xml:space="preserve">hal-01305675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,82 +4721,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
+              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335112v1</w:t>
+                <w:t xml:space="preserve">hal-01335113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t>
               </w:r>
@@ -4855,82 +4855,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335113v1</w:t>
+                <w:t xml:space="preserve">hal-01335112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Reinforcement Learning-based Adaptive AI for Large-Scale Strategy Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,161 +5217,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge-Sensitive Action Selection: an Application to Game Balancing</w:t>
+                <w:t xml:space="preserve">Extending Reinforcement Learning to Provide Dynamic Game Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2005 Workshop on Reasoning, Representation, and Learning in Computer Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Edinburgh, United Kingdom. pp.7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492624v1</w:t>
+                <w:t xml:space="preserve">hal-01493239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Adequate Representations for Learning from Interaction in Complex Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5425,135 +5429,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Reinforcement Learning to Provide Dynamic Game Balancing</w:t>
+                <w:t xml:space="preserve">Challenge-Sensitive Action Selection: an Application to Game Balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2005 Workshop on Reasoning, Representation, and Learning in Computer Games</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Compiègne, France. pp.194-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAT.2005.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493239v1</w:t>
+                <w:t xml:space="preserve">hal-01492624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dialogue Agent with Adaptive and Proactive Capabilities</w:t>
               </w:r>
@@ -5741,479 +5741,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Patrolling with Reinforcement Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2004 - 3rd International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, São Luís, Brazil. pp.474-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503236v1</w:t>
+                <w:t xml:space="preserve">hal-01499300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Structuralist Approach Towards Computational Scientific Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-David Wajnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ulises Moulines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DS 2004 - 7th International Conference on Discovery Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.412-419, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-30214-8_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+                <w:t xml:space="preserve">Multi-Agent Patrolling with Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdana Ratitch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2004 - 3rd International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, New York, United States. pp.1122-1129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01499300v1</w:t>
+                <w:t xml:space="preserve">hal-01503236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping the Learning Process for the Semi-automated Design of a Challenging Game AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdana Ratitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI-04 Workshop on Challenges in Game AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, San Jose, CA, United States. pp.72-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6443,380 +6443,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steps toward Building a Good AI for Complex Wargame-Type Simulation Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ActiveCP: A Method for Speeding up User Preferences Acquisition in Collaborative Filtering Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAME-ON 2002 - The Third International Conference on Intelligent Games and Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBIA 2002 - 16th Brazilian Symposium on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Porto de Galinhas/Recife, Brazil. pp.237-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36127-8_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544199v1</w:t>
+                <w:t xml:space="preserve">hal-01544110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Recommendations for Groups Using Collaborative Filtering and Fuzzy Majority</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Carvalho</w:t>
+                <w:t xml:space="preserve">Steps toward Building a Good AI for Complex Wargame-Type Simulation Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBIA 2002 - 16th Brazilian Symposium on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GAME-ON 2002 - The Third International Conference on Intelligent Games and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Londres, United Kingdom. pp.155-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01544112v1</w:t>
+                <w:t xml:space="preserve">hal-01544199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActiveCP: A Method for Speeding up User Preferences Acquisition in Collaborative Filtering Systems.</w:t>
+                <w:t xml:space="preserve">Making Recommendations for Groups Using Collaborative Filtering and Fuzzy Majority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Teixeira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Sergio Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBIA 2002 - 16th Brazilian Symposium on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2002, Porto de Galinhas/Recife, Brazil. pp.237-247, </w:t>
+              <w:t xml:space="preserve">, Nov 2002, Porto de Galinhas/Recife, Brazil. pp.248-258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-36127-8_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/3-540-36127-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544110v1</w:t>
+                <w:t xml:space="preserve">hal-01544112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SurfMiner: Connaître les utilisateurs d'un site</w:t>
               </w:r>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>