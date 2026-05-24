--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -343,454 +343,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
+                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Ochs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.293-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169947v1</w:t>
+                <w:t xml:space="preserve">hal-01169943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la dynamique des émotions et des relations sociales de personnages virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2-3), pp.327-357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.23.327-357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Dynamics of Nonplayer Characters' Emotions and Social Relations in Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (4), pp.281 - 297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRADA : une approche adaptative pour les jeux de stratégie modernes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Madeira</w:t>
+                <w:t xml:space="preserve">Simulation of the Dynamics of Non-Player Characters' Emotions and Social Relations in Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.293-326. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Intelligence and AI in games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (4), pp.281-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.23.293-326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCIAIG.2009.2036247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01169943v1</w:t>
+                <w:t xml:space="preserve">hal-01169947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting recovery in patients suffering from traumatic brain injury by using admission variables and physiological data: a comparison between decision tree analysis and logistic regression</w:t>
               </w:r>
@@ -1597,226 +1597,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Herpson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211799v1</w:t>
+                <w:t xml:space="preserve">hal-01559291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of anticipation on the efficiency and believability of virtual agents</w:t>
+                <w:t xml:space="preserve">ADS2 : Anytime Distributed Supervision of Distributed Systems that Face Unreliable or Costly Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
+                <w:t xml:space="preserve">Cédric Herpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference (IVA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2014: 21st European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559291v1</w:t>
+                <w:t xml:space="preserve">hal-01211799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping Developers to Look Deeper inside Game Sessions</w:t>
               </w:r>
@@ -1923,64 +1923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Believability of Virtual Agents with Anticipatory Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mécanisme de composition de comportements pour agents virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,381 +2310,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler en équipe : le choix social appliqué au problème de la patrouille multi-agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Campano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées francophones sur les systèmes multi-agents (JFSMA '12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753752v1</w:t>
+                <w:t xml:space="preserve">hal-01282261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “ Resource ” Approach to Emotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Valencia, Spain. pp.1191-1192</w:t>
+              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282261v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FlexMex: Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+                <w:t xml:space="preserve">Travailler en équipe : le choix social appliqué au problème de la patrouille multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Annual Conference on Advances in Cognitive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Palo Alto, California, United States</w:t>
+              <w:t xml:space="preserve">journées francophones sur les systèmes multi-agents (JFSMA '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Honfleur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559257v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive module in a decision-making architecture for agents in urban simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne de Sevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2725,463 +2725,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Reynaud</w:t>
+                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Athènes, Greece. pp.933-938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876089v1</w:t>
+                <w:t xml:space="preserve">hal-00753760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auction-based strategies for the open-system patrolling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA - 15th International Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Kuching, Malaysia. pp.92-106, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32729-2_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working as a team: using social criteria in the timed patrolling problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">A Flexible Multi-Expert Meta-Architecture for Virtual Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne de Sevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753760v1</w:t>
+                <w:t xml:space="preserve">hal-00876089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Open System Setting in Timed Multiagent Patrolling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poulet</w:t>
+                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Flacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.701-708</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753727v1</w:t>
+                <w:t xml:space="preserve">hal-01288047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Architecture for Affective Behaviours Based on Conservation of Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Campano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,201 +3191,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the uses of Agents for Education, Games and Simulations at Autonomous Agents and Multi-Agent Systems (AAMAS) (short paper)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Taipei, Taiwan. pp.183-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32326-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">{Dynamic Level of Detail for Large Scale Agent-Based Urban Simulations}</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Flacher</w:t>
+                <w:t xml:space="preserve">The Open System Setting in Timed Multiagent Patrolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.373--376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288047v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Reinforcement Learning with a Multi-Level Abstraction Method to Design a Powerful Game AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent's Decision Model for an Anytime Supervision of Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle décisionnel d'agent pour une supervision adaptative des systèmes distribués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3862,626 +3862,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Learning Agent Architecture for Cross-Map Transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Portuguese Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Porto, Portugal. pp.409-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296327v1</w:t>
+                <w:t xml:space="preserve">hal-01296322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Strada Framework to Design an AI for ORTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.270-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04052-8_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Abstract Concepts to Aid Cross-Map Transfer for a Learning Agent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards a Learning Agent Architecture for Cross-Map Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Herpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Portuguese Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aveiro, Portugal. pp.379-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01296322v1</w:t>
+                <w:t xml:space="preserve">hal-01296327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
+                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Ochs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301895v1</w:t>
+                <w:t xml:space="preserve">hal-01301903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSSE : un Outil pour la Simulation du contexte Socio-Emotionnel d'un personnage virtuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop francophone sur les Agents Conversationnels Animés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.11-18</w:t>
+              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Stanford, California, United States. pp.150-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301903v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dynamics of Non-Player Characters' Social Relations in Video Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sabouret</w:t>
+                <w:t xml:space="preserve">A Framework for Knowledge Discovery in a Society of Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauvain Bourgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI conference on Artificial Intelligence and Interactive Digital Entertainement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.172-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88411-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305675v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de la dynamique des relations sociales pour des agents virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Dynamics of Virtual Agent's Social Relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4721,82 +4721,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335113v1</w:t>
+                <w:t xml:space="preserve">hal-01335112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t>
               </w:r>
@@ -4855,82 +4855,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
+              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335112v1</w:t>
+                <w:t xml:space="preserve">hal-01335113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Emotional Model for Synthetic Characters with Personality</w:t>
               </w:r>
@@ -5020,51 +5020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Reinforcement Learning-based Adaptive AI for Large-Scale Strategy Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Adequate Representations for Learning from Interaction in Complex Multiagent Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5741,302 +5741,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
+                <w:t xml:space="preserve">A Structuralist Approach Towards Computational Scientific Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugo Santana</w:t>
+                <w:t xml:space="preserve">Charles-David Wajnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Tedesco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlos Ulises Moulines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DS 2004 - 7th International Conference on Discovery Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.412-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30214-8_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499300v1</w:t>
+                <w:t xml:space="preserve">hal-01503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structuralist Approach Towards Computational Scientific Discovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-David Wajnberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+                <w:t xml:space="preserve">Patricia Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ulises Moulines</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talita Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DS 2004 - 7th International Conference on Discovery Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Padova, Italy. pp.412-419, </w:t>
+              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, São Luís, Brazil. pp.474-483, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-30214-8_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503246v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Patrolling with Reinforcement Learning</w:t>
               </w:r>
@@ -6130,51 +6130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bootstrapping the Learning Process for the Semi-automated Design of a Challenging Game AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,51 +6591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps toward Building a Good AI for Complex Wargame-Type Simulation Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geber Ramalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852264v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Campano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Sevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.32.111-136" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559329v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne de Sevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Madeira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.293-326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CPM7J179-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.23.327-357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MDLZ97SQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sabouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Corruble" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCIAIG.2009.2036247" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. D. Andrews" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Sleeman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcquatt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A. Jones" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2002.97.2.0326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184266v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Vald&#233;s-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ijhc.2000.0398" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0989804CBA2BD246E5146D05E59BE864CB9DC58/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0004-3702(97)00014-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957672v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pelletier de Woillemont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Labory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aiide.v18i1.21958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451838v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayan Bernardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kassab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoG52621.2021.9619127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559291v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Reynaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Donnart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herpson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio C. F. Albuquerque" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luis Medeiros Santos," TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Freitas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559195v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Flacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559257v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36444-0_8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.131" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753744v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32729-2_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32326-3_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753727v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBGAMES.2011.21" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_49" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P2DPQPB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296322v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_33" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C57GVV1Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04052-8_32" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301903v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301895v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauvain Bourgne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MDG9S9M1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85483-8_71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9RDF7NTJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335118v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74889-2_81" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351276v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sandro Gomes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420551v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.79" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492624v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.52" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudoin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAT.2005.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492622v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1082473.1082648" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503246v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-David Wajnberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ulises Moulines" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30214-8_38" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S2X7XDKT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdana Ratitch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39644-4_7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DVT2SL9Z-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544110v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Teixeira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKBC1RXJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544112v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Queiroz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36127-8_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K35KLHPW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572570v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573435v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48720-4_36" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P8TH4KL1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574492v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118174v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouzy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Canamero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574490v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bliss" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559273v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>