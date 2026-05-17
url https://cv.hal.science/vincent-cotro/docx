--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -169,243 +169,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coltrane and Beyond</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives and recent tendencies in French jazz: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jazz Research Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jazzforschung/Jazz Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Jazz and Jazz Research in Europe. Lectures of the 9th Jazz Research Congress, 42 (2010)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170899v1</w:t>
+                <w:t xml:space="preserve">hal-04728436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives and recent tendencies in French jazz: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coltrane and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Whyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jazzforschung/Jazz Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jazz Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/jazz.v3i1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728436v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Coltrane: the work and its legacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Whyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1047,212 +1047,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première oeuvre. Art et Musique XVe-XXIe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La première œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cotro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Véronique Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Pujalte-Fraysse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-7535-3277-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cotro; Véronique Meyer; Marie-Luce Pujalte-Fraysse. Presses universitaires de Rennes, 2014, Art et Société, 978-2-7535-3277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172225v1</w:t>
+                <w:t xml:space="preserve">halshs-01377081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La première oeuvre. Art et Musique XVe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Pujalte-Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Vincent Cotro; Véronique Meyer; Marie-Luce Pujalte-Fraysse. Presses universitaires de Rennes, 2014, Art et Société, 978-2-7535-3277-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7535-3277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377081v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catastrophe apprivoisée. Regards sur le jazz en France</w:t>
               </w:r>
@@ -1577,316 +1577,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation féminine et mise à distance du genre : le modèle Intakt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De grandes oreilles : À l’écoute du genre dans les études sur le jazz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherrie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7916/cm.v0i71-73.4831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722596v1</w:t>
+                <w:t xml:space="preserve">hal-04723554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le jazz ? Il faut oser y aller. » Entretien avec Marie-Ange Martin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation féminine et mise à distance du genre : le modèle Intakt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR). </w:t>
+              <w:t xml:space="preserve">Vincent Cotro; Pierre Fargeton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.211-229, 2023, 978-2-86906-902-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723582v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De grandes oreilles : À l’écoute du genre dans les études sur le jazz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sherrie Tucker</w:t>
+                <w:t xml:space="preserve">« Le jazz ? Il faut oser y aller. » Entretien avec Marie-Ange Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fargeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais (PUFR). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À l'invisible nulle n'est tenue. Questions de genre et place des femmes dans le jazz.</w:t>
+              <w:t xml:space="preserve">À l’invisible nulle n’est tenue. Questions de genre et place des femmes dans le jazz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 978-2-86906-902-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7916/cm.v0i71-73.4831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04723554v1</w:t>
+                <w:t xml:space="preserve">hal-04723582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résidence d’artiste en milieu universitaire : une autorité partagée. Retour sur deux expériences à l’université de Tours</w:t>
               </w:r>
@@ -2022,221 +2022,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’œuvre de jeunesse du jazzman. Le cas des premiers enregistrements de Martial Solal (1953-1955)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Cotro, Véronique Meyer, Marie-Luce Pujalte-Fraysse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La première œuvre. Arts et musique, XVe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-16, 2014, 978-2-7535-3277-9</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes; pp. 247-260</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-7535-3277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03162118v1</w:t>
+                <w:t xml:space="preserve">halshs-03172294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oeuvre de jeunesse du jazzman. Le cas des premiers enregistrements de Martial Solal (1953-1955)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Pujalte-Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cotro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La première œuvre. Arts et musique, XVe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-7535-3277-9</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2014, 978-2-7535-3277-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03172294v1</w:t>
+                <w:t xml:space="preserve">halshs-03162118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violin and Bowed Strings in Jazz: A French School?</w:t>
               </w:r>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170899v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Whyton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tackley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jazz.v3i1.5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728436v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jazz.v2i2.105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2004.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufetel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pujalte-Fraysse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377081v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bergerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaultier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18737" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.8630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172294v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02386218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02386343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cotro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728436v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Whyton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tackley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jazz.v3i1.5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jazz.v2i2.105" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/20141619" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/nfs.2004.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14393" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douzou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dufetel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377081v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pujalte-Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=3503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cugny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gumplowicz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727914v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bergerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gaultier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherrie Tucker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/a-linvisible-nulle-nest-tenue/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/cm.v0i71-73.4831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03172210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.18737" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03170909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.8630" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02386218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02386343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>