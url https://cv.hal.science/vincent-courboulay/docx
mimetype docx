--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2208,278 +2208,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+                <w:t xml:space="preserve">Nicolas Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nice, France. pp.1526-1530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371666v1</w:t>
+                <w:t xml:space="preserve">hal-01251404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matei Mancas</w:t>
+                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riche</w:t>
+                <w:t xml:space="preserve">Thi Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251404v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Approach Based on Adaptive Superpixels for Administrative Documents Segmentation into Color Layers</w:t>
               </w:r>
@@ -3023,90 +3023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand posture recognition using Kernel Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,90 +3766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,90 +4073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>