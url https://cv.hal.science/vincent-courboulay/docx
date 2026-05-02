--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -853,377 +853,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rempulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PsychNology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t>
+              <w:t xml:space="preserve">IJIGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451417v1</w:t>
+                <w:t xml:space="preserve">hal-00449356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fast, low resource, head detection and tracking for interactive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t>
+              <w:t xml:space="preserve">PsychNology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (3), pp.243-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695591v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive storytelling based on model-checking approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Adaptive Storytelling Based On Model-Checking Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rempulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJIGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (2), pp.33</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Games &amp; Simulation (IJIGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449356v1</w:t>
+                <w:t xml:space="preserve">hal-00695591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement et analyse quantitative de séquences IRM cardiaques marquées</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and Disability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (4), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2006,51 +2006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference on Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Newark, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,278 +2208,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riche</w:t>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251404v1</w:t>
+                <w:t xml:space="preserve">hal-01371666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
+                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Lan Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+                <w:t xml:space="preserve">Nicolas Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nice, France. pp.1526-1530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371666v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Approach Based on Adaptive Superpixels for Administrative Documents Segmentation into Color Layers</w:t>
               </w:r>
@@ -3023,90 +3023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand posture recognition using Kernel Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,90 +3766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,90 +4073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4378,308 +4378,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t>
+                <w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France. pp.223-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617725v1</w:t>
+                <w:t xml:space="preserve">hal-00617730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t>
+                <w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695751v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBJECTIVE VALIDATION OF A DYNAMICAL AND PLAUSIBLE COMPUTATIONAL MODEL OF VISUAL ATTENTION</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European workshop on visual information processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuVIP.2011.6045511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617730v1</w:t>
+                <w:t xml:space="preserve">hal-00695751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
               </w:r>
@@ -4799,64 +4799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4907,64 +4907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISAPP 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5015,64 +5015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.ID349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5091,455 +5091,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00417467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t>
+                <w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.99-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336634v1</w:t>
+                <w:t xml:space="preserve">hal-00281256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Face Tracking for Attention Aware Adaptive Games</w:t>
+                <w:t xml:space="preserve">Adaptativité et interactivité - Vers un système de vision comportemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Vision Systems, Vision for Cognitive Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MajecSTIC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Marseille, France. pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00281256v1</w:t>
+                <w:t xml:space="preserve">hal-00336634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t>
+              <w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361089v1</w:t>
+                <w:t xml:space="preserve">hal-00215946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Menard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t>
+              <w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00215946v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Image Diffusion for Oriented Pattern Extraction</w:t>
               </w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGAIN 2007 : Gaze-based Creativity, Interacting with Games and On-line Communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Leicester, United Kingdom. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5804,230 +5804,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00215971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Analysis in Interactive Software for Children with Autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'attention chez les enfants autistes lors de l'utilisation de logiciels pédo éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International ACM SIGACCESS Conference on Computers &amp; Accessibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Portland, United States. pp.133 - 140</w:t>
+              <w:t xml:space="preserve">MAJESTIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216677v1</w:t>
+                <w:t xml:space="preserve">hal-00449599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'attention chez les enfants autistes lors de l'utilisation de logiciels pédo éducatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Attention Analysis in Interactive Software for Children with Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAJESTIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">The Eighth International ACM SIGACCESS Conference on Computers &amp; Accessibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Portland, United States. pp.133 - 140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449599v1</w:t>
+                <w:t xml:space="preserve">hal-00216677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'images par diffusion sélective</w:t>
               </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosignal'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Brno, Czech Republic. pp.249-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6868,204 +6868,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Old Documents Using a Complex Approach: Application to Lettrines Indexing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management.Volume 2 Series: Studies in Computational Intelligence,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.155-172, 2012</w:t>
+              <w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695585v1</w:t>
+                <w:t xml:space="preserve">hal-00695595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a computational model of attention for computer vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+                <w:t xml:space="preserve">Analyzing Old Documents Using a Complex Approach: Application to Lettrines Indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developing and Applying Biologically-Inspired Vision Systems: Interdisciplinary Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hershey, Pennsylvania: IGI Global., pp.273-306, 2012</w:t>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management.Volume 2 Series: Studies in Computational Intelligence,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.155-172, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695595v1</w:t>
+                <w:t xml:space="preserve">hal-00695585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7083,51 +7083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of eye gaze tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,51 +7184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>