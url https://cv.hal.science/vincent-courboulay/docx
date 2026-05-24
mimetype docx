--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1203,338 +1203,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et analyse quantitative de séquences IRM cardiaques marquées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23 (2), pp.125-143</w:t>
+              <w:t xml:space="preserve">Functionnal Imaging and Modelling of the Heart dans LNCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3504, pp.404-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00215963v1</w:t>
+                <w:t xml:space="preserve">hal-00215987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and analysis of behaviour of autistic children using an interactive system.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement et analyse quantitative de séquences IRM cardiaques marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (4), pp.181-188</w:t>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (2), pp.125-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451086v1</w:t>
+                <w:t xml:space="preserve">hal-00215963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+                <w:t xml:space="preserve">Observation and analysis of behaviour of autistic children using an interactive system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Ménard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functionnal Imaging and Modelling of the Heart dans LNCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3504, pp.404-413</w:t>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00215987v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new paradigm for the extraction of information: Application to enhancement of visual information in a medical application</w:t>
               </w:r>
@@ -1723,282 +1723,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicographical-Based Order for Post-OCR Correction of Named Entities</w:t>
+                <w:t xml:space="preserve">Limiter l'impact des erreurs OCR sur les représentations distribuées de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouredine Tamani</w:t>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889925v1</w:t>
+                <w:t xml:space="preserve">hal-02890026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiter l'impact des erreurs OCR sur les représentations distribuées de mots</w:t>
+                <w:t xml:space="preserve">Lexicographical-Based Order for Post-OCR Correction of Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Suire</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouredine Tamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1192-1197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890026v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User Activity Characterization in a Cultural Heritage Digital Library System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2208,278 +2208,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Mullot</w:t>
+                <w:t xml:space="preserve">Nicolas Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Nice, France. pp.1526-1530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371666v1</w:t>
+                <w:t xml:space="preserve">hal-01251404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CBIR-based evaluation framework for visual attention models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matei Mancas</w:t>
+                <w:t xml:space="preserve">Using hand postures for interacting with assistant robot in library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riche</w:t>
+                <w:t xml:space="preserve">Thi Lan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference, {EUSIPCO}</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Pattern Recognition for Multimedia Content Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251404v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Approach Based on Adaptive Superpixels for Administrative Documents Segmentation into Color Layers</w:t>
               </w:r>
@@ -2580,399 +2580,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Texture-Perceptual Descriptor: Application CBIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Awad</w:t>
+                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.207⟩</w:t>
+              <w:t xml:space="preserve">Graphic Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bart Lamiroy, Aug 2013, Bethlehem, PA, USA, United States. pp.96-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251395v1</w:t>
+                <w:t xml:space="preserve">hal-01247935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+                <w:t xml:space="preserve">A New Hybrid Texture-Perceptual Descriptor: Application CBIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.1150-1155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247976v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
+                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphic Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.223-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01247935v1</w:t>
+                <w:t xml:space="preserve">hal-01247976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique de documents administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,90 +3023,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand posture recognition using Kernel Descriptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3220,243 +3220,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant Color Segmentation of Administrative Document Images by Hierarchical Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élodie Carel</w:t>
+                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853252v1</w:t>
+                <w:t xml:space="preserve">hal-00853245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Dominant Color Segmentation of Administrative Document Images by Hierarchical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.103-106</w:t>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853245v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can salient interest regions resume emotional impact of an image?</w:t>
               </w:r>
@@ -3563,51 +3563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual saliency and terminology extraction for document classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3658,51 +3658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative Saliency for Logo Spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,90 +3766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4073,90 +4073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for hand detection based on Internal Haar-like features and Cascaded AdaBoost Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Toi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Lan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Thanh-Hai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,444 +4482,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t>
+                <w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t>
+              <w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00617725v1</w:t>
+                <w:t xml:space="preserve">hal-00695751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle mesure de complexité pour les images basée sur l'attention visuelle</w:t>
+                <w:t xml:space="preserve">IMAGE COMPLEXITY MEASURE BASED ON VISUAL ATTENTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème coloque GRETSI - Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.ID40</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bruxelles, Belgium. pp.3281-3284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695751v1</w:t>
+                <w:t xml:space="preserve">hal-00617725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Giap</w:t>
+                <w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.597-608</w:t>
+              <w:t xml:space="preserve">VISAPP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454559v1</w:t>
+                <w:t xml:space="preserve">hal-00485253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Giap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451420v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of preys / predators systems for visual attention simulation</w:t>
+                <w:t xml:space="preserve">Système temps réel de simulation d'attention visuelle : application aux images et séquences d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
@@ -4937,73 +4937,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISAPP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Angers, France. pp.275-282</w:t>
+              <w:t xml:space="preserve">RFIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Caen, France. page 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485253v1</w:t>
+                <w:t xml:space="preserve">hal-00451420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention visuelle et systèmes proies / prédateurs</w:t>
               </w:r>
@@ -5316,230 +5316,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Menard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t>
+              <w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00215946v1</w:t>
+                <w:t xml:space="preserve">hal-00361089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gameplay experience based on a gaze tracking system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration d'un modèle d'inattention dans une plateforme de rééducation adaptative pour enfants autistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prigent</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Gaze-based Creativity, Interacting with Games and On-line Communities” INPROCEEDINGS in proceedings of COGAIN 2007 (Communication by Gaze Interaction IST FP6 European Project)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Leicester, Royaume-Uni. pp.25-28</w:t>
+              <w:t xml:space="preserve">ASSISTH'2007 : Pour une meilleure insertion dans la société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361089v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00215946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Image Diffusion for Oriented Pattern Extraction</w:t>
               </w:r>
@@ -5810,51 +5810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'attention chez les enfants autistes lors de l'utilisation de logiciels pédo éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,77 +5905,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Analysis in Interactive Software for Children with Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sehaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6007,351 +6007,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration d'images par diffusion sélective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche informationnelle de la restauration d'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Menard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.200-203</w:t>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.333-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847962v1</w:t>
+                <w:t xml:space="preserve">hal-00860581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche informationnelle de la restauration d'image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion sélective pour l'analyse de séquences IRM cardiaques marquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Histace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courboulay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Menard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Cavaro-Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.333-338</w:t>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.327-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860581v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion sélective pour l'analyse de séquences IRM cardiaques marquées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration d'images par diffusion sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Histace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Menard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisie. pp.327-332</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Louvain la Neuve, Belgique. pp.200-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860582v1</w:t>
+                <w:t xml:space="preserve">hal-00847962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Tagged Cardiac MRI Sequences</w:t>
               </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosignal'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Brno, Czech Republic. pp.249-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6592,51 +6592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cavaro-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6956,51 +6956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Old Documents Using a Complex Approach: Application to Lettrines Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of eye gaze tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7184,51 +7184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaze tracking, attention and interactive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallahi Ould Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7889,51 +7889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03620573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourgeois Guillaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duthil Benjamin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14042457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlasse Hamzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Medromi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2021.3063708" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-0078-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261237v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syntyche Gbehounou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Awad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/elcvia.714" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062621v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ct.2.2.e4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451417v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Histace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-M&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890026v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889925v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2925459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nguyen Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Le Thi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Tran Thi Thanh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Mullot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2015.7163110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251404v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362639" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Toi Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Hai Tran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Mullot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D 'Andecy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069586v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Carel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.119" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688950v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753886v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuVIP.2011.6045511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Prigent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215946v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallahi Ould Mohamed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215971v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Menard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavaro-Menard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860582v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846838v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846837v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695595v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215967v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ould Mohamed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554663v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiste Rugeviciute" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090026v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz M Hilty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00214217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>