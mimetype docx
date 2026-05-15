--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -1351,196 +1351,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liens familiaux des esclaves à Saint-Domingue au XVIII siècle. L’exemple des habitations Galliffet (1774-1775), p. 21-49</w:t>
+                <w:t xml:space="preserve">Parrainage et intégration dans une population coloniale : l’île Royale, Nouvelle-France (1715-1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de démographie historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.135.0021⟩</w:t>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Parrainage et compérage à l'époque moderne, 4-2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.184.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910222v1</w:t>
+                <w:t xml:space="preserve">halshs-01933709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parrainage et intégration dans une population coloniale : l’île Royale, Nouvelle-France (1715-1758)</w:t>
+                <w:t xml:space="preserve">Les liens familiaux des esclaves à Saint-Domingue au XVIII siècle. L’exemple des habitations Galliffet (1774-1775), p. 21-49</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Renon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Parrainage et compérage à l'époque moderne, 4-2018, </w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.184.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/adh.135.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01933709v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer l’esclave dans la Caraïbe, XVIIe–XIXe siècles</w:t>
               </w:r>
@@ -2216,246 +2216,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille retranchée. Transmission foncière et alliances chez les colons de Martinique (XVIIe-XVIIIe siècle)</w:t>
+                <w:t xml:space="preserve">Penser la défaite de Rochambeau (Républiqueville/Fort-de-France, février-mars 1794)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Grunberg. </w:t>
+              <w:t xml:space="preserve">Laurent Colantonio; Sébastien Jahan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élites en Amérique coloniale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, L’Harmattan, pp.143-161, 2017, Cahiers d’histoire de l’Amérique Coloniale, 978-2-343-11202-2</w:t>
+              <w:t xml:space="preserve">Les Empires ébranlés. La colonisation mise en échec, des rives de l’Uruguay à Diên Biên Phu (XVIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, pp.67-87, 2017, 978-2-84654-464-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01909940v1</w:t>
+                <w:t xml:space="preserve">halshs-01625419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies incertaines de l’instruction religieuse dans les petites Antilles françaises (XVIIe-XVIIIe s.)</w:t>
+                <w:t xml:space="preserve">La famille retranchée. Transmission foncière et alliances chez les colons de Martinique (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aliocha Maldavsky. </w:t>
+              <w:t xml:space="preserve">Bernard Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Laïcs dans la mission. Europe et Amériques, XVIe-XVIIIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.195-219, 2017, Perspectives historiques, 978-2-86906-488-1</w:t>
+              <w:t xml:space="preserve">Les élites en Amérique coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, L’Harmattan, pp.143-161, 2017, Cahiers d’histoire de l’Amérique Coloniale, 978-2-343-11202-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01909762v1</w:t>
+                <w:t xml:space="preserve">halshs-01909940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser la défaite de Rochambeau (Républiqueville/Fort-de-France, février-mars 1794)</w:t>
+                <w:t xml:space="preserve">Les voies incertaines de l’instruction religieuse dans les petites Antilles françaises (XVIIe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Colantonio; Sébastien Jahan. </w:t>
+              <w:t xml:space="preserve">Aliocha Maldavsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Empires ébranlés. La colonisation mise en échec, des rives de l’Uruguay à Diên Biên Phu (XVIIe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Indes Savantes, pp.67-87, 2017, 978-2-84654-464-1</w:t>
+              <w:t xml:space="preserve">Les Laïcs dans la mission. Europe et Amériques, XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.195-219, 2017, Perspectives historiques, 978-2-86906-488-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625419v1</w:t>
+                <w:t xml:space="preserve">halshs-01909762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières sur Jeanne d’Arc à la fin du XVIIIe siècle</w:t>
               </w:r>
@@ -2521,272 +2521,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métissage dans la Martinique de l’époque esclavagiste: un phénomène ordinaire entre refoulement et acceptation</w:t>
+                <w:t xml:space="preserve">Les pratiques anthroponymiques des Indiens caraïbes face à l’altérité occidentale (XVIIe s.-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guy Brunet. </w:t>
+              <w:t xml:space="preserve">Bernard Grunberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mariage et métissage dans les sociétés coloniales. Amériques, Afrique et Iles de l’Océan Indien (XVIe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Peter Lang, pp.133-158, 2015, Population, famille et société, 978-3-0343-1605-7</w:t>
+              <w:t xml:space="preserve">À la recherche du Caraïbe perdu. Les populations amérindiennes des Petites Antilles de l'époque précolombienne à la période coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-268, 2015, Recherches Amériques latines, 978-2-343-06660-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01151009v1</w:t>
+                <w:t xml:space="preserve">halshs-01240672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques anthroponymiques des Indiens caraïbes face à l’altérité occidentale (XVIIe s.-XVIIIe s.)</w:t>
+                <w:t xml:space="preserve">Pratiques et enjeux du parrainage dans une société coloniale de la Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Grunberg. </w:t>
+              <w:t xml:space="preserve">Guido Alfani; Vincent Gourdon; Isabelle Romero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la recherche du Caraïbe perdu. Les populations amérindiennes des Petites Antilles de l'époque précolombienne à la période coloniale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le parrainage en Europe et en Amérique. Pratiques de longue durée (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.353-376, 2015, Histoire des mondes modernes. Vol. 1, 978-2-87574-289-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240672v1</w:t>
+                <w:t xml:space="preserve">halshs-01240820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et enjeux du parrainage dans une société coloniale de la Caraïbe</w:t>
+                <w:t xml:space="preserve">Le métissage dans la Martinique de l’époque esclavagiste: un phénomène ordinaire entre refoulement et acceptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guido Alfani; Vincent Gourdon; Isabelle Romero. </w:t>
+              <w:t xml:space="preserve">Guy Brunet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le parrainage en Europe et en Amérique. Pratiques de longue durée (XVIe-XXIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mariage et métissage dans les sociétés coloniales. Amériques, Afrique et Iles de l’Océan Indien (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Peter Lang, pp.133-158, 2015, Population, famille et société, 978-3-0343-1605-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01240820v1</w:t>
+                <w:t xml:space="preserve">halshs-01151009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction patrimoniale au prisme de l'histoire</w:t>
               </w:r>
@@ -3028,199 +3028,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Godparents and Godparenting&amp;quot;, In Oxford Bibliographies in Atlantic History. Ed. Trevor Burnard. New York: Oxford University Press, 2015.</w:t>
+                <w:t xml:space="preserve">Foires et marchés en Limousin à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/obo/9780199730414-0259⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Xandry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Malinvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01151040v1</w:t>
+                <w:t xml:space="preserve">halshs-01243872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foires et marchés en Limousin à l'époque moderne</w:t>
+                <w:t xml:space="preserve">Godparents and Godparenting&amp;quot;, In Oxford Bibliographies in Atlantic History. Ed. Trevor Burnard. New York: Oxford University Press, 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousseau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199730414-0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Delhoume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-01243872v1</w:t>
+                <w:t xml:space="preserve">halshs-01151040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3399,51 +3399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12EC7B30"/>
+    <w:nsid w:val="804DC7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3630,51 +3630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7693-0410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150898118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295572779" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400000828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01243251/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01243251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.cousseau@unilim.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tierce.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/atlas-historique-limousin/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02463764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Kiener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kiener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.2970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.395.0207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.184.0090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909940v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625419v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_recherche_du_caraibe_perdu_les_populations_amerindiennes_des_petites_antilles_de_l_epoque_precolombienne_a_la_periode_coloniale_bernard_grunberg-9782343066608-47796.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240820v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151040v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0259" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xandry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delhoume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malinvaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01243251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-cousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7693-0410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150898118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295572779" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000400000828" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01243251/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01243251" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.cousseau@unilim.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tierce.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unilim.fr/atlas-historique-limousin/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Burkardt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02463764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C. Kiener" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elizabeth Dunn-Vaturi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fenech-Kroke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Migayrou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13466" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295729v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kiener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.2970" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ahrf.395.0207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933709v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.184.0090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910222v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.135.0021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.131.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.122.0041" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941845v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941816v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Ruggiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625419v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01909762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pulim.unilim.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-a_la_recherche_du_caraibe_perdu_les_populations_amerindiennes_des_petites_antilles_de_l_epoque_precolombienne_a_la_periode_coloniale_bernard_grunberg-9782343066608-47796.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151009v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Xandry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delhoume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malinvaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199730414-0259" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01243251v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>