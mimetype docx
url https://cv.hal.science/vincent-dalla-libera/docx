--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the C-centered ring-opening of phosphiranium ions for a straightforward entry to functionalized phosphines</w:t>
+                <w:t xml:space="preserve">N -benzyloxyacrylamides as bisnucleophiles in an organocatalyzed domino aza-Michael/Morita-Baylis-Hillman sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+                <w:t xml:space="preserve">Ismail Alahyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Tranchant</w:t>
+                <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8554. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53003-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c00295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723930v1</w:t>
+                <w:t xml:space="preserve">hal-04481372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -benzyloxyacrylamides as bisnucleophiles in an organocatalyzed domino aza-Michael/Morita-Baylis-Hillman sequence</w:t>
+                <w:t xml:space="preserve">Gold(I)-Catalyzed Access to 1-Alkynyl C -Glycosides from 1-Silylated Alkynes: An Alternative Paradigm for the Direct and α-Stereoselective Alkynylation of Glycosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Alahyen</w:t>
+                <w:t xml:space="preserve">Eliot Starck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pascaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lhoste</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aurélien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c00295⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.14863-14870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c04293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481372v1</w:t>
+                <w:t xml:space="preserve">hal-04731607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold(I)-Catalyzed Access to 1-Alkynyl C -Glycosides from 1-Silylated Alkynes: An Alternative Paradigm for the Direct and α-Stereoselective Alkynylation of Glycosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the C-centered ring-opening of phosphiranium ions for a straightforward entry to functionalized phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Starck</w:t>
+                <w:t xml:space="preserve">Marie-José Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pascaretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Taillier</w:t>
+                <w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dalla</w:t>
+                <w:t xml:space="preserve">Julien Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (19), pp.14863-14870. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c04293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731607v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing N-Alkoxy Effects in Domino Reactions of α-Bromoacetamide Derivatives Towards Functionalized γ-Lactams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Alahyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (38), </w:t>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Lakhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -932,77 +932,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Castillo-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.7703-7710. </w:t>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Beauseigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Salah Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahria Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Bouakher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (9), pp.2130-2133. </w:t>
@@ -1601,64 +1601,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expedient BINOL derivative arylations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Albini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,342 +1712,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brière</w:t>
+                <w:t xml:space="preserve">Dual Hard/Soft Gold Catalysis: Intermolecular Friedel-Crafts-Type α-Amidoalkylation/Alkyne Hydroarylation Sequences by N -Acyliminium Ion Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Boiaryna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mohamed Kamal El mkaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Levacher</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (44), pp.14192-14200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00997086v1</w:t>
+                <w:t xml:space="preserve">hal-02889812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Hard/Soft Gold Catalysis: Intermolecular Friedel-Crafts-Type α-Amidoalkylation/Alkyne Hydroarylation Sequences by N -Acyliminium Ion Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Boiaryna</w:t>
+                <w:t xml:space="preserve">Recent advances in cooperative ion pairing in asymmetric organocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kamal El mkaddem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Othman</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202225⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (5), pp.1696-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cs15200a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889812v1</w:t>
+                <w:t xml:space="preserve">hal-00997086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximal Ester Assistance vs. Stereoelectronic Prohibition in Catalytic N-Acyliminium Ion Reactions: Stereoselective Formation of Aza-Heterocycles with Two Contiguous Quaternary-Tertiary Stereocenters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,493 +2101,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalyzed enantioselective protonation of silyl enol ethers: scope, limitations, and application to the preparation of enantioenriched homoisoflavones.</w:t>
+                <w:t xml:space="preserve">One-Pot Hydroxy Group Activation/Carbon-Carbon Bond Forming Sequence Using a Brønsted Base/Brønsted Acid System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Poisson</w:t>
+                <w:t xml:space="preserve">Alice Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gembus</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Taillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rouden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 75 (22), pp.7704-7716. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352 (17), pp.2881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo101585t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201000602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992146v1</w:t>
+                <w:t xml:space="preserve">hal-00915651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Pot Hydroxy Group Activation/Carbon-Carbon Bond Forming Sequence Using a Brønsted Base/Brønsted Acid System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Devineau</w:t>
+                <w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Saber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rouden</w:t>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 352 (17), pp.2881. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201000602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00915651v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal [3+2]-Cycloaddition-Based Approach Using Ethoxymethylene Malonate Derivatives: Novel and Expedient Access to Functionalized N-Acyliminium Precursors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Organocatalyzed enantioselective protonation of silyl enol ethers: scope, limitations, and application to the preparation of enantioenriched homoisoflavones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gembus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010 (14), pp.2197-2201. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (22), pp.7704-7716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1258530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo101585t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564898v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of BINOL derived phosphorodithioic acids as new chiral Brønsted acids and an improved synthesis of 3,3′-disubstituted H8-BINOL derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2657,372 +2657,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Organocatalytic Enantioselective Protonation of Silyl Enolates by Means of Cinchona Alkaloids and Carboxylic Acids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Marsais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Šafář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefína Žúžiová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1078260⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.467-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278741v1</w:t>
+                <w:t xml:space="preserve">hal-02564921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly diastereoselective approach to novel tetrahydrofuran-fused indolizidinols: a one-step formation of three contiguous stereocenters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward Organocatalytic Enantioselective Protonation of Silyl Enolates by Means of Cinchona Alkaloids and Carboxylic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Marsais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetasy.2008.01.013⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (16), pp.2447-2450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1078260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02564921v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expedient synthesis of 7(S)-ethyl-8(R or S)-indolizidinols based on a thiophene reductive desulfurization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefan Marchalín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefína Žúžiová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarína Kadlečíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Šafář</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3085,103 +3085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic Enantioselective Protonation of Silyl Enolates Mediated by Cinchona Alkaloids and a Latent Source of HF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Marsais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Oudeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (37), pp.7090-7093. </w:t>
@@ -3225,376 +3225,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Simplifying the Chemistry of N -Acyliminium Ions: A One-Pot Protocol for the Preparation of 5-Acetoxy Pyrrolidin-2-ones and 2-Acetoxy N -Alkoxycarbonyl Pyrrolidines from Imides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-friendly N-acyliminium ion chemistry: solvent-free HNTf2 and TIPSOTf-catalyzed α-amidoalkylation of silicon-based π-nucleophiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Ben Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2006-926318⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (26), pp.4477-4480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.04.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889851v1</w:t>
+                <w:t xml:space="preserve">hal-02889850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly N-acyliminium ion chemistry: solvent-free HNTf2 and TIPSOTf-catalyzed α-amidoalkylation of silicon-based π-nucleophiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Moine</w:t>
+                <w:t xml:space="preserve">Towards Simplifying the Chemistry of N -Acyliminium Ions: A One-Pot Protocol for the Preparation of 5-Acetoxy Pyrrolidin-2-ones and 2-Acetoxy N -Alkoxycarbonyl Pyrrolidines from Imides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fridrich Szemes Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2006.04.090⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (05), pp.875-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2006-926318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02889850v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N -Trialkylsilyl Bistrifluoromethanesulfonimides (R 3 SiNTf 2 ) Are Powerful Catalysts for the Highly Efficient α-Amido Alkylation Reactions of Silicon-Based Nucleophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (23), pp.5335-5337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,90 +3641,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Improving the Chemistry of N -Acyliminium Ions: Nucleophilic Substitution Reactions of Pyrrolidinone Derivatives with Trialkylsilyl Nucleophiles Catalyzed by Triisopropylsilyltrifluoromethane Sulfonate (TIPSOTf)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Ben Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (14), pp.2825-2828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Štefan Marchalín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bobošíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (11), pp.1763-1770. </w:t>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Vall Sidi Boune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Chimie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCF - Division de Chimie Durable, Sep 2023, Paris, France</w:t>
@@ -4462,64 +4462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Saber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Netchitaïlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4609,51 +4609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fridrich Szemes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-Mediterranean Colloquium on Heterocyclic Chemistry -TRAMECH III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Marrakech, France</w:t>
@@ -4708,51 +4708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gasparik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Daïch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gasparik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Decroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,64 +4943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and reactivity of epiphosphonium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Alayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tranchant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53003-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731607v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Starck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pascaretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c04293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beauseigneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Touati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1T9MWH8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Boiaryna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00718" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal El&#8197;mkaddem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E239827506F0F72489B45189D94CE95DD11D3B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992146v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101585t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devineau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000602" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG29GH2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Humphreys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.10.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBKBCHBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078260" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701683" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C88B98890FDB9BEF679BE08D465ECA315AF18EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes Jr." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.04.090" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTP4ZDHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol052357j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol050576z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhamou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uchchhal Bandyopadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04807715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alahyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhoste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dalla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c00295" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Starck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pascaretti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c04293" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723930v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ahmad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tranchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53003-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202203305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Botella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Lakhdar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Alayrac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1708000" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02899688v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201916449" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Castillo-Aguilera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901528" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Berthet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beauseigneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Othman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahria Touati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Bouakher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Azizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Ben Othman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201700530" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201504772" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1T9MWH8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02413298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Boiaryna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5b00718" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Albini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rouden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2014.09.109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamal El&#8197;mkaddem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E239827506F0F72489B45189D94CE95DD11D3B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cs15200a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Netchita&#239;lo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Da&#239;ch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pousse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG29GH2B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1258530" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gembus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo101585t" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Humphreys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lasne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.10.068" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBKBCHBK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#352;af&#225;&#345;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef&#237;na &#381;&#250;&#382;iov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2008.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX0N9FSH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Marsais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078260" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564927v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tefan Marchal&#237;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na Kadle&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.11.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZMCXHWG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02278779v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dupas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200701683" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C88B98890FDB9BEF679BE08D465ECA315AF18EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bousquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2006.04.090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTP4ZDHM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes Jr." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fousse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-926318" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol052357j" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol050576z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564946v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fridrich Szemes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bobo&#353;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2004.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWTB6VQ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benhamou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Branquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Vall Sidi Boune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uchchhal Bandyopadhyay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lancien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04808229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04807715v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568030v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fousse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gasparik" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02568113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02298392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Gaumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>