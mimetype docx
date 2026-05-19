--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -234,261 +234,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616632v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Effective Git And Org-Mode Based Workflow For Reproducible Research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and analysis of scheduling strategies for multi-CPU and multi-GPU architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2723872.2723881⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112795v1</w:t>
+                <w:t xml:space="preserve">hal-01132037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of scheduling strategies for multi-CPU and multi-GPU architectures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An Effective Git And Org-Mode Based Workflow For Reproducible Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Stanisic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.37-52. </w:t>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49, pp.61 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2015.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2723872.2723881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132037v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original phylogenetic approach identified mitochondrial haplogroup T1a1 as inversely associated with breast cancer risk in BRCA2 mutation carriers</w:t>
               </w:r>
@@ -621,64 +621,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Mesh Partitioning for Cache-Efficient Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.815-828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,51 +716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of Phylogeny-Based Tests to Detect Association between Quantitative Traits and Haplotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -858,51 +858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of haplotype phylogeny to detect disease susceptibility loci.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,51 +988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de traces efficaces pour programmes multithreadés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24, pp.525--545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Architecture for Point-to-Point Splitting Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Badrignans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,304 +1467,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">libKOMP, an Efficient OpenMP Runtime System for Both Fork-Join and Data Flow Paradigms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Broquedis</w:t>
+                <w:t xml:space="preserve">Exploiting Concurrent GPU Operations for Efficient Work Stealing on Multi-GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Vicente Ferreira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nicolas Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOMP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-30961-8_8⟩</w:t>
+              <w:t xml:space="preserve">24rd International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Columbia University, New York, United States. pp.75-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796253v1</w:t>
+                <w:t xml:space="preserve">hal-00735470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Concurrent GPU Operations for Efficient Work Stealing on Multi-GPUs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">libKOMP, an Efficient OpenMP Runtime System for Both Fork-Join and Data Flow Paradigms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Broquedis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24rd International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Columbia University, New York, United States. pp.75-82, </w:t>
+              <w:t xml:space="preserve">IWOMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rome, Italy. pp.102-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-30961-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735470v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cache-Efficient Parallel Isosurface Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics 2010 Symposium on Parallel Graphics and Visualization (EGPGV'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Norrköping, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1783,243 +1783,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cache-Efficient Parallel Isosurface Extraction for Shared Cache Multicores</w:t>
+                <w:t xml:space="preserve">A Work Stealing Algorithm for Parallel Loops on Shared Cache Multicores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics 2010 Symposium on Parallel Graphics and Visualization (EGPGV'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Norrköping, Sweden</w:t>
+              <w:t xml:space="preserve">EGPGV'10 - Eurographics 2010 Symposium on Parallel Graphics and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Norrköping, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798445v1</w:t>
+                <w:t xml:space="preserve">hal-00685934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Work Stealing Algorithm for Parallel Loops on Shared Cache Multicores</w:t>
+                <w:t xml:space="preserve">Cache-Efficient Parallel Isosurface Extraction for Shared Cache Multicores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGPGV'10 - Eurographics 2010 Symposium on Parallel Graphics and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Norrköping, Norway</w:t>
+              <w:t xml:space="preserve">Eurographics 2010 Symposium on Parallel Graphics and Visualization (EGPGV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Norrköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685934v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalability and Parallelization of Monte-Carlo Tree Search</w:t>
               </w:r>
@@ -2044,51 +2044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Coulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Doghmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2130,64 +2130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des grilles pour le calcul scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de Mathématiques Appliquées et Industrielles (SMAI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, La Colle sur Loup, Alpes Maritimes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2225,64 +2225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Cache-Oblivious Mesh Layout with Theoretical Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Super Visualization (IWSV'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,77 +2320,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Multi-level Trace Toolkit for Multi-threaded Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé du concours Informatique MP 2010 de l'École Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques et Informatique MP : Corrigés des concours 2010 Polytechnique, Mines-Ponts, Centrale-Supélec, CCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H&amp;K, pp.304, 2010, 978-2-35141-061-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2637,51 +2637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé du concours Informatique MP 2009 de l'École Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MP, Mathématiques et Informatique, Polytechnique, Mines/Ponts, Centrale/Supélec, CCP : Annales corrigées, Concours 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H&amp;K, pp.312, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2706,51 +2706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé du concours Informatique MP 2008 de l'École Polytechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques et informatique MP : Corrigés des concours 2008 Polytechnique, Mines-Ponts, Centrale-Supélec, CCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H&amp;K, pp.320, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2775,51 +2775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la suite de Fibonacci. Un calcul de PPCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concours Commun Centrale-Supélec MP/PC : Tome 1, 2005-2007 (Mathématiques, Informatique, Physique et Chimie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, H&amp;K, pp.974, 2008, Tome 1, 978-2-35141-029-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2844,51 +2844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigé du concours Informatique MP 2007 de l'École Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathématiques et informatique MP : Corrigés des concours 2007 Polytechnique, Mines-Ponts, Centrale-Supélec, CCP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H&amp;K, pp.288, 2007, 978-2-35141-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,77 +2945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The X-Kaapi's Application Programming Interface. Part I: Data Flow Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0418, INRIA. 2011, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3037,77 +3037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Kaapi C programming interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0417, INRIA. 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3142,90 +3142,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Algorithms for Shared Cache on Multicore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7256, INRIA. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3260,64 +3260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Mesh Partitioning for Cache-Efficient Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tchiboukdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7118, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Multi-level Trace Toolkit for Multi-threaded Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3444,51 +3444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reactivity to I/O Events in Multithreaded Environments Using a Uniform, Scheduler-Centric API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux Activations : un support système performant pour les applications de calcul multithreads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2000-14, Laboratoire de l'informatique du parallélisme. 2000, 2+9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3621,51 +3621,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'élaboration d'ordonnanceurs de processus légers performants et portables pour architectures multiprocesseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Ecole normale supérieure de lyon - ENS LYON, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3861,51 +3861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796253v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30961-8_8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaslot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Doghmen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616632v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Garcia Pinto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mello Schnorr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Stanisic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2015.03.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112795v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723872.2723881" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02071165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bardel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Danjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mcguffog" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Healey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-015-0567-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchiboukdjian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gepi.20425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6FF88B0262DCF91EF721DD6F0FBF579E94511EAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00090521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-6-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00301499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Wacrenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01842038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Badrignans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elbaz-Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Machenaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353962v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPA.2016.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Broquedis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30961-8_8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Mentec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chaslot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Coulm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Doghmen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436053v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11549468_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121809v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121864v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00473617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009541v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>