--- v1 (2026-03-25)
+++ v2 (2026-04-29)
@@ -1221,295 +1221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Brouillet</w:t>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coppel</w:t>
+                <w:t xml:space="preserve">Feifei Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.7485-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607086v1</w:t>
+                <w:t xml:space="preserve">hal-04814281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
+                <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Ng</w:t>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Couture</w:t>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (11), pp.7485-7499. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814281v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
               </w:r>
@@ -1757,693 +1757,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of functional carboxylic acid based poly(εCL-st-αCOOHεCL)-b-PEG-b-poly(εCL-st-αCOOHεCL) copolymers for neodymium and cerium complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loona Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arrambide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.105157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930659v1</w:t>
+                <w:t xml:space="preserve">hal-03669792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
+                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880313v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyester–Polydopamine Copolymers for Intravitreal Drug Delivery: Role of Polydopamine Drug-Binding Properties in Extending Drug Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Bahuon</w:t>
+                <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duployer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00843⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391161v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of functional carboxylic acid based poly(εCL-st-αCOOHεCL)-b-PEG-b-poly(εCL-st-αCOOHεCL) copolymers for neodymium and cerium complexation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105157⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669792v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Polyester–Polydopamine Copolymers for Intravitreal Drug Delivery: Role of Polydopamine Drug-Binding Properties in Extending Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bahuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulabh Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zana Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 139 (4), pp.209-217. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.4388-4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930098v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein‐Polymer Bioconjugates Prepared by Post‐Polymerization Modification of Alternating Copolymers</w:t>
               </w:r>
@@ -2576,77 +2576,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined polyester-grafted silica nanoparticles for biomedical applications: Synthesis and quantitative characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2825,3323 +2825,3323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of well-defined triblock copolymers based on poly(lactic acid) and poly(oligo(ethylene glycol) methyl ether methacrylate) prepared by ATRP</w:t>
+                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
+                <w:t xml:space="preserve">Mira Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Beauté</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Pauline Ronjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (58), pp.53370-53377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra07535e⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360836v1</w:t>
+                <w:t xml:space="preserve">hal-01388778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of well-defined triblock copolymers based on poly(lactic acid) and poly(oligo(ethylene glycol) methyl ether methacrylate) prepared by ATRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Younis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ronjat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
+              <w:t xml:space="preserve">, 2016, 6 (58), pp.53370-53377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra07535e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388778v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatibility of thermo-responsive PNIPAAm-PLLA-PNIPAAm triblock copolymer as potential drug carrier</w:t>
+                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Su</w:t>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Shen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3582⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684728v1</w:t>
+                <w:t xml:space="preserve">hal-01369246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive drug release from self-assembled micelles of brush-like PLA/PEG analogues block copolymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Biocompatibility of thermo-responsive PNIPAAm-PLLA-PNIPAAm triblock copolymer as potential drug carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.020⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (12), pp.1567 - 1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684511v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliphatic polyesters for medical imaging and theranostic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Thermo-responsive drug release from self-assembled micelles of brush-like PLA/PEG analogues block copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.06.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 491 (1-2), pp.152 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01369259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Development of Immunomodulatory Antigen Delivery Systems Based on Peptide/PEG–PLA Conjugate for Tuning Immunity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hsiung Huang</w:t>
+                <w:t xml:space="preserve">Aliphatic polyesters for medical imaging and theranostic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (11), pp.3666 - 3673. </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (Part B), pp.350-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2015.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01688235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Development of Immunomodulatory Antigen Delivery Systems Based on Peptide/PEG–PLA Conjugate for Tuning Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Porsio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Chiung-Yi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Chung-Hsiung Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.135-140. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.3666 - 3673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369246v1</w:t>
+                <w:t xml:space="preserve">hal-01688235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive release of curcumin from micelles prepared by self-assembly of amphiphilic P(NIPAAm-co-DMAAm)-b-PLLA-b-P (NIPAAm-co-DMAAm) triblock copolymers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanfei Hu</w:t>
+                <w:t xml:space="preserve">Regioselective Halogenation of Poly(lactide) by Free-Radical Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.09.029⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201300136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097242v1</w:t>
+                <w:t xml:space="preserve">hal-00992399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable thermo-responsive P(NIPAAm-co-DMAAm)-b-PLLA-b-P(NIPAAm-co-DMAAm) triblock copolymer micelles as drug carriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (18), pp.2738-2748. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tb21793k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug delivery systems based on pharmaceutically active ionic liquids and biocompatible poly(lactic acid)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
+                <w:t xml:space="preserve">Thermo-responsive release of curcumin from micelles prepared by self-assembly of amphiphilic P(NIPAAm-co-DMAAm)-b-PLLA-b-P (NIPAAm-co-DMAAm) triblock copolymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TB00264D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982120v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Halogenation of Poly(lactide) by Free-Radical Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug delivery systems based on pharmaceutically active ionic liquids and biocompatible poly(lactic acid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beuille</w:t>
+                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tahmer Sharkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mren.201300136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.3133-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TB00264D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00992399v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Synthesis and self-assembling of poly(N-isopropylacrylamide-block-poly(L-lactide)-block-poly(N-isopropylacrylamide) triblock copolymers prepared by combination of ring-opening polymerization and atom transfer radical polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (15), pp.3274-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958350v1</w:t>
+                <w:t xml:space="preserve">hal-00958275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.1746-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958366v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.9010-9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958262v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
+                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Porsio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.7709-7718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958495v1</w:t>
+                <w:t xml:space="preserve">hal-00958350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembling of poly(N-isopropylacrylamide-block-poly(L-lactide)-block-poly(N-isopropylacrylamide) triblock copolymers prepared by combination of ring-opening polymerization and atom transfer radical polymerization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanfei Hu</w:t>
+                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26721⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (4), pp.3705-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958275v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3626-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00958247v1</w:t>
+                <w:t xml:space="preserve">hal-00958495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion ordered spectroscopy (DOSY) as a powerful tool for amphiphilic block copolymer characterization and for critical micelle concentration (CMC) determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+                <w:t xml:space="preserve">Summing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.2006-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20054f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671757v1</w:t>
+                <w:t xml:space="preserve">hal-00717310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic polyesters bearing pendent amino groups prepared by thiol-ene chemistry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Brieuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antoniacomi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.362-368. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.2879-2881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1py00414j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672344v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+                <w:t xml:space="preserve">Cationic polyesters bearing pendent amino groups prepared by thiol-ene chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
+                <w:t xml:space="preserve">S. Antoniacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2py20309j⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3, pp.362-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1py00414j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722471v1</w:t>
+                <w:t xml:space="preserve">hal-00672344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion ordered spectroscopy (DOSY) as a powerful tool for amphiphilic block copolymer characterization and for critical micelle concentration (CMC) determination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+                <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.2006-2010. </w:t>
+              <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2py20054f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2py20309j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717310v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+                <w:t xml:space="preserve">Fluorescence Verses Radioactivity Labeling for Lab-Scale Investigation of the Fate of Water-Soluble Polymers in Wastewater Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Drakides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-010-0254-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626805v1</w:t>
+                <w:t xml:space="preserve">hal-00626415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PCL-graft-PS by combination of ROP, ATRP, and click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2010.11.011⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (17), pp.3321-3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00626424v1</w:t>
+                <w:t xml:space="preserve">hal-00626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(DL-lactic acid) film surface modification with heparin for improving hemocompatibility of blood-contacting bioresorbable devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of PCL-graft-PS by combination of ROP, ATRP, and click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vert</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadil Al Tabchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2010.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.33099⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00602574v1</w:t>
+                <w:t xml:space="preserve">hal-00626424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Verses Radioactivity Labeling for Lab-Scale Investigation of the Fate of Water-Soluble Polymers in Wastewater Treatment Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Bénard</w:t>
+                <w:t xml:space="preserve">Poly(DL-lactic acid) film surface modification with heparin for improving hemocompatibility of blood-contacting bioresorbable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahmer Sharkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Casellas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19, pp.40-48. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98A (1), pp.80-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-010-0254-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.33099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626415v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy Synthesis and Ring-Opening Polymerization of 5-Z-Amino-d-valerolactone: New Degradable Amino-Functionalized (Co)polyesters</w:t>
               </w:r>
@@ -6526,247 +6526,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Ring Opening Polymerization of a New Functional Lactone, α–Iodo-ε-caprolactone: A Novel Route to Functionalized Aliphatic Polyesters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+                <w:t xml:space="preserve">Polyiodized-PCL as Multisite Transfer Agent: Towards an Enlarged Library of Degradable Graft Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, pp.165-169. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (19), pp.5006-5016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200800596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.23553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416794v1</w:t>
+                <w:t xml:space="preserve">hal-00417187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyiodized-PCL as Multisite Transfer Agent: Towards an Enlarged Library of Degradable Graft Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Synthesis and Ring Opening Polymerization of a New Functional Lactone, α–Iodo-ε-caprolactone: A Novel Route to Functionalized Aliphatic Polyesters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200800596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.23553⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00417187v1</w:t>
+                <w:t xml:space="preserve">hal-00416794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of DMSO used as solvent in copper mediated living radical polymerization</w:t>
               </w:r>
@@ -7153,51 +7153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuong Khong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bahuon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabh Patel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Ferrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guerreiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Marin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00843" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105157" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Hu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3582" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9QSBVQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369259v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.06.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097242v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.029" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD624DCF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21793k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00264D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300136" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T22DHZV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26721" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DKC91QJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672344v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniacomi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00414j" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summing Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20054f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Al Tabchi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.11.011" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH9XGW2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.33099" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRJNWWL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626415v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine B&#233;nard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drakides" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0254-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HBTWBMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Ghzaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00004c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77T1CF2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23652" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QLJM4SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416794v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200800596" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417187v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23553" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N2N3H2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Haddleton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20403" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FTH37KL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20308" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3771S2M0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuong Khong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bahuon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabh Patel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Ferrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guerreiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9QSBVQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.06.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T22DHZV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21793k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD624DCF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00264D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26721" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DKC91QJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summing Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20054f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniacomi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00414j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine B&#233;nard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drakides" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0254-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HBTWBMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Al Tabchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH9XGW2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.33099" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRJNWWL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Ghzaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00004c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77T1CF2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23652" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QLJM4SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23553" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N2N3H2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200800596" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Haddleton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20403" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FTH37KL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20308" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3771S2M0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>