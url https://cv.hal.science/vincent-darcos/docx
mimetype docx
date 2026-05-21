--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -815,51 +815,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -983,2271 +983,2271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored alendronate-based copolymers for efficient complexation of neodymium, surrogate of actinide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(D,L-lactide)-grafted Cu-doped bioactive glass microspheres as core-shell building blocks for biomaterials: from grafting to early-stage in vitro behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Vecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Guerreiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Valentine Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monge</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Castanié-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.135082⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (8), pp.2644-2661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5tb02273h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295648v1</w:t>
+                <w:t xml:space="preserve">hal-05627445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored alendronate-based copolymers for efficient complexation of neodymium, surrogate of actinide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bernicot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mickael Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 379, pp.135082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2025.135082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100534v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovery of uranium from seawaters by ultra/nano filtration assisted by complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Baptiste Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
+                <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feifei Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Couture</w:t>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 613, pp.119083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2025.119083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814281v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray-dried ternary bioactive glass microspheres: Direct and indirect structural effects of copper-doping on acellular degradation behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Le Grill</w:t>
+                <w:t xml:space="preserve">Fabien Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 181, pp.453-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2024.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive In Vitro and Ex Vivo Tracking of 13 C-Labeled PEG–PLA Degradation Products by MALDI-TOF Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Thuong Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Eljoudi</w:t>
+                <w:t xml:space="preserve">Jérôme Vialaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hajji</w:t>
+                <w:t xml:space="preserve">Feifei Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suming Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Guillaume Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02564-7⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (11), pp.7485-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154660v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">α-Aminobisphosphonate Copolymers Based on Poly(ε-caprolactone)s and Poly(ethylene glycol): A New Opportunity for Actinide Complexation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loona Ferrie</w:t>
+                <w:t xml:space="preserve">Purification of Polysaccharide Isolated From “Matthiola longipetala”: Structure Characterization and Antioxidant Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Eljoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hajji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Suming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Geneste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+                <w:t xml:space="preserve">Intidhar Bkhairia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00673⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (11), pp.6213-6226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02564-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301767v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of functional carboxylic acid based poly(εCL-st-αCOOHεCL)-b-PEG-b-poly(εCL-st-αCOOHεCL) copolymers for neodymium and cerium complexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">α-Aminobisphosphonate Copolymers Based on Poly(ε-caprolactone)s and Poly(ethylene glycol): A New Opportunity for Actinide Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arrambide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loona Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (11), pp.5058-5070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03669792v1</w:t>
+                <w:t xml:space="preserve">hal-04301767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
+                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chabrillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.208-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03930098v1</w:t>
+                <w:t xml:space="preserve">hal-03880313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly( d,l -lactide)-Grafted Bioactive Glass Nanoparticles: From Nanobricks to Freeze-Cast Scaffolds for Bone Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duployer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (4), pp.5278-5291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ACSANM.2C00313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials and osteoradionecrosis of the jaw: Review of the literature according to the SWiM methodology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Grossin</w:t>
+                <w:t xml:space="preserve">Polyester–Polydopamine Copolymers for Intravitreal Drug Delivery: Role of Polydopamine Drug-Binding Properties in Extending Drug Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Bahuon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulabh Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zana Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anorl.2021.06.006⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.4388-4400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880313v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyester–Polydopamine Copolymers for Intravitreal Drug Delivery: Role of Polydopamine Drug-Binding Properties in Extending Drug Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Bahuon</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of functional carboxylic acid based poly(εCL-st-αCOOHεCL)-b-PEG-b-poly(εCL-st-αCOOHεCL) copolymers for neodymium and cerium complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loona Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arrambide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00843⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.105157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391161v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein‐Polymer Bioconjugates Prepared by Post‐Polymerization Modification of Alternating Copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garric</w:t>
+                <w:t xml:space="preserve">Biomatériaux et ostéoradionécrose mandibulaire : revue de la littérature selon la méthodologie SWiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chabrillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100576⟩</w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (4), pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AFORL.2021.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624320v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined polyester-grafted silica nanoparticles for biomedical applications: Synthesis and quantitative characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
+                <w:t xml:space="preserve">Protein‐Polymer Bioconjugates Prepared by Post‐Polymerization Modification of Alternating Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Saxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Erdogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Combes</w:t>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chavanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123048⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2022 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205777v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.V. Arsenie</w:t>
+                <w:t xml:space="preserve">Well-defined polyester-grafted silica nanoparticles for biomedical applications: Synthesis and quantitative characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescillia Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dupret-Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Pinese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Verdie</w:t>
+                <w:t xml:space="preserve">Christèle Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.123048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491991v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Star-poly(lactide)-peptide hybrid networks as bioactive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.V. Arsenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Pinese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Younis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Paniagua</w:t>
+                <w:t xml:space="preserve">L. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Ronjat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+                <w:t xml:space="preserve">P. Verdie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.109990 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388778v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of well-defined triblock copolymers based on poly(lactic acid) and poly(oligo(ethylene glycol) methyl ether methacrylate) prepared by ATRP</w:t>
+                <w:t xml:space="preserve">MRI-visible polymer based on poly(methyl methacrylate) for imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
+                <w:t xml:space="preserve">Mira Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Beauté</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Coudane</w:t>
+                <w:t xml:space="preserve">Pauline Ronjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (58), pp.53370-53377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra07535e⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.5754-5760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA23646K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360836v1</w:t>
+                <w:t xml:space="preserve">hal-01388778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of well-defined triblock copolymers based on poly(lactic acid) and poly(oligo(ethylene glycol) methyl ether methacrylate) prepared by ATRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Porsio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Franconi</w:t>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.135-140. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (58), pp.53370-53377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra07535e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369246v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatibility of thermo-responsive PNIPAAm-PLLA-PNIPAAm triblock copolymer as potential drug carrier</w:t>
               </w:r>
@@ -3401,51 +3401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Development of Immunomodulatory Antigen Delivery Systems Based on Peptide/PEG–PLA Conjugate for Tuning Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiung-Yi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hsiung Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Domurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (11), pp.3666 - 3673. </w:t>
@@ -3728,2058 +3728,2046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Halogenation of Poly(lactide) by Free-Radical Process</w:t>
+                <w:t xml:space="preserve">MRI-visible nanoparticles from hydrophobic gadolinium poly(ε-caprolactone) conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beuille</w:t>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Franconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.141-148. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mren.201300136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992399v1</w:t>
+                <w:t xml:space="preserve">hal-01369246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable thermo-responsive P(NIPAAm-co-DMAAm)-b-PLLA-b-P(NIPAAm-co-DMAAm) triblock copolymer micelles as drug carriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (18), pp.2738-2748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3tb21793k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-responsive release of curcumin from micelles prepared by self-assembly of amphiphilic P(NIPAAm-co-DMAAm)-b-PLLA-b-P (NIPAAm-co-DMAAm) triblock copolymers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhou Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 476, pp.31-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.09.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2014.09.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug delivery systems based on pharmaceutically active ionic liquids and biocompatible poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jouannin</w:t>
+                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Tourne-Peteilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Tahmer Sharkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Devoisselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.3133-3141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4TB00264D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and self-assembling of poly(N-isopropylacrylamide-block-poly(L-lactide)-block-poly(N-isopropylacrylamide) triblock copolymers prepared by combination of ring-opening polymerization and atom transfer radical polymerization.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanfei Hu</w:t>
+                <w:t xml:space="preserve">Regioselective Halogenation of Poly(lactide) by Free-Radical Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S.M. Li</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26721⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Reaction Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mren.201300136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958275v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Bakkour</w:t>
+                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.9010-9017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958247v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and self-assembly behavior of PEG-PLA-PEG triblock copolymers in aqueous solution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
+                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bron</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (19), pp.9010-9017. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (8), pp.7709-7718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nr02899b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958366v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward potent antibiofilm degradable medical devices: A generic method for the antibacterial surface modification of polylactide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
+                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Porsio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Domurado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (8), pp.7709-7718. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (4), pp.3705-3713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2013.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00958350v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and ring-opening polymerisation of a new alkyne-functionalised glycolide towards biocompatible amphiphilic graft copolymers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Coumes</w:t>
+                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Porsio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3py00375b⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (10), pp.3626-3634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958262v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Visible Poly(ε-caprolactone) with Controlled Contrast Agent Ratios for Enhanced Visualization in Temporary Imaging Applications.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Synthesis and self-assembling of poly(N-isopropylacrylamide-block-poly(L-lactide)-block-poly(N-isopropylacrylamide) triblock copolymers prepared by combination of ring-opening polymerization and atom transfer radical polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (15), pp.3274-3283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400978a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958495v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion ordered spectroscopy (DOSY) as a powerful tool for amphiphilic block copolymer characterization and for critical micelle concentration (CMC) determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Brush-like amphiphilic copolymers based on polylactide and poly(ethylene glycol): Synthesis, self-assembly and evaluation as drug carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Summing Li</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.2006-2010. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (7), pp.1746-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2py20054f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717310v1</w:t>
+                <w:t xml:space="preserve">hal-00958247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of triazole-linked poly(e-caprolactone)-graft-poly(2-methyl-2-oxazoline) copolymers as potential drug carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Brieuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48, pp.2879-2881. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2cc30191a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic polyesters bearing pendent amino groups prepared by thiol-ene chemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Antoniacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Paniagua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.362-368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1py00414j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(tris(hydroxymethyl)acrylamidomethane)-based copolymers: a new class of acid-labile thermosensitive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Antoniacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lapinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2502-2507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2py20309j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Verses Radioactivity Labeling for Lab-Scale Investigation of the Fate of Water-Soluble Polymers in Wastewater Treatment Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Catherine Bénard</w:t>
+                <w:t xml:space="preserve">Diffusion ordered spectroscopy (DOSY) as a powerful tool for amphiphilic block copolymer characterization and for critical micelle concentration (CMC) determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Drakides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Casellas</w:t>
+                <w:t xml:space="preserve">Summing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-010-0254-4⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.2006-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20054f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626415v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild Methodology for the Versatile Chemical Modifi cation of Polylactide Surfaces: Original Combination of Anionic and Click Chemistry for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5788,1225 +5776,1371 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (17), pp.3321-3330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201100412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of PCL-graft-PS by combination of ROP, ATRP, and click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Al Tabchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47, pp.187-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2010.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(DL-lactic acid) film surface modification with heparin for improving hemocompatibility of blood-contacting bioresorbable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahmer Sharkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98A (1), pp.80-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.a.33099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Synthesis and Ring-Opening Polymerization of 5-Z-Amino-d-valerolactone: New Degradable Amino-Functionalized (Co)polyesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence Verses Radioactivity Labeling for Lab-Scale Investigation of the Fate of Water-Soluble Polymers in Wastewater Treatment Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Drakides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Martínez</w:t>
+                <w:t xml:space="preserve">Claude Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24400⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-010-0254-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536858v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined PCL-graft-PDMAEMA prepared by ring-opening polymerisation and click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy Synthesis and Ring-Opening Polymerization of 5-Z-Amino-d-valerolactone: New Degradable Amino-Functionalized (Co)polyesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Blanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tailhades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam El Ghzaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0py00004c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (24), pp.5891-5898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.24400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00487333v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminated PCL-Based Copolymers by Chemical Modification of Poly(a-iodo-e-caprolactone-co-e-caprolactone)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-defined PCL-graft-PDMAEMA prepared by ring-opening polymerisation and click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Darcos</w:t>
+                <w:t xml:space="preserve">Abdeslam El Ghzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47, pp.6104-6115. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (3), pp.280-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.23652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0py00004c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626439v1</w:t>
+                <w:t xml:space="preserve">hal-00487333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyiodized-PCL as Multisite Transfer Agent: Towards an Enlarged Library of Degradable Graft Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+                <w:t xml:space="preserve">Aminated PCL-Based Copolymers by Chemical Modification of Poly(a-iodo-e-caprolactone-co-e-caprolactone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (19), pp.5006-5016. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23553⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 47, pp.6104-6115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417187v1</w:t>
+                <w:t xml:space="preserve">hal-00626439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Ring Opening Polymerization of a New Functional Lactone, α–Iodo-ε-caprolactone: A Novel Route to Functionalized Aliphatic Polyesters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
+                <w:t xml:space="preserve">Polyiodized-PCL as Multisite Transfer Agent: Towards an Enlarged Library of Degradable Graft Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (19), pp.5006-5016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200800596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416794v1</w:t>
+                <w:t xml:space="preserve">hal-00417187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of DMSO used as solvent in copper mediated living radical polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+                <w:t xml:space="preserve">Synthesis and Ring Opening Polymerization of a New Functional Lactone, α–Iodo-ε-caprolactone: A Novel Route to Functionalized Aliphatic Polyesters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Habnouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David M. Haddleton</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Coudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200800596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pola.20403⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01960344v1</w:t>
+                <w:t xml:space="preserve">hal-00416794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Fourier transform near infrared spectroscopy monitoring of copper mediated living radical polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of DMSO used as solvent in copper mediated living radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M. Haddleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.6299-6308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.20403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ Fourier transform near infrared spectroscopy monitoring of copper mediated living radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Haddleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42, pp.4933-4940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.20308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7153,51 +7287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuong Khong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bahuon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabh Patel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Ferrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guerreiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00673" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9QSBVQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.06.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300136" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T22DHZV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21793k" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097242v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD624DCF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00264D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26721" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DKC91QJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717310v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summing Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20054f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniacomi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00414j" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine B&#233;nard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drakides" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0254-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HBTWBMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Al Tabchi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.11.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH9XGW2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.33099" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRJNWWL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536858v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24400" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Ghzaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00004c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77T1CF2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23652" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QLJM4SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23553" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N2N3H2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200800596" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Haddleton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20403" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FTH37KL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20308" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3771S2M0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841753v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Thuong Khong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Lagarrigue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grossin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Licznar-Fajardo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428633v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bahuon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Coudane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulabh Patel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180829v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Habnouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Ferrie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arrambide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vecchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20250876" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Poissonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dupret-Bories" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5tb02273h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295648v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Guerreiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.135082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Xing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Darcos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2025.119083" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Grill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brouillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2024.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Thuong Khong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Ng" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Couture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Eljoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hajji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suming Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intidhar Bkhairia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02564-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301767v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00673" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Souli&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chabrillac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2021.06.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSANM.2C00313" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391161v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zana Marin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03669792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105157" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03930098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AFORL.2021.04.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624320v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Saxer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Erdogan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paniagua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100576" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Combes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491991v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Arsenie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109990" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Younis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronjat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA23646K" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coumes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beaut&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domurado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07535e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Shen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Hu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3582" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9QSBVQG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.06.020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369259v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2015.06.023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiung-Yi Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hsiung Huang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01150" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Porsio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.11.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097229v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Yang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb21793k" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2014.09.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD624DCF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982120v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouannin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourne-Peteilh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmer Sharkawi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Devoisselle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB00264D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mren.201300136" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8T22DHZV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohan Wu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02899b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lavigne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2013.04.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M918VSV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00375b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400978a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26721" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1DKC91QJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958247v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bakkour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.01.042" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98XTJF0F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Brieuc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc30191a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672344v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoniacomi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00414j" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722471v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Antoniacomi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20309j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717310v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Summing Li" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20054f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626805v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201100412" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLQDML7L-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Al Tabchi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2010.11.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH9XGW2F-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602574v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.33099" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRJNWWL3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626415v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine B&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Drakides" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Casellas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0254-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8HBTWBMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tailhades" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mart&#237;nez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24400" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487333v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam El Ghzaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00004c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-77T1CF2K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23652" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QLJM4SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23553" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N2N3H2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200800596" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Haddleton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20403" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9FTH37KL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960347v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20308" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3771S2M0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>