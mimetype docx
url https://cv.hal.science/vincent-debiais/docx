--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -301,5077 +301,5172 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser largement l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Gestes, outils, techniques et ateliers, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objet médiéval, médiéviste et médiévaliste. Récits en matière à l’épreuve du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête - École des Hautes Etudes en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sciences sociales aux bords du récit, pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Disparaître au monde et lecture des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Puccio-Den</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rechtman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silences : revue interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les régimes de la disparition, 3-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/silences.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anachronique, utopique, achronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156gt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05380310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge, avec ou sans Louis Marin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.126-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge des ressemblances. Description et sérialité médiévale (avec Louis Marin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Escritura e imagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/esim.105419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visión y materia. El mármol en la adoración de la tumba de san Pedro de Verona de Pedro Berruguete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Museo del Prado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (60), pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04884285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence des moines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 525, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/histo.525.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789577v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage de Philippe Descola, Les formes du visible. Une anthropologie de la figuration, Paris, Seuil, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images Re-Vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04367076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Codico-Ecology of Latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOLCEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Latin's Material Presences, 8, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/jolcel.87626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04169520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur une inscription inédite de l’abbaye de Lahonce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cinquième livraison</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sons périssent car on ne peut pas les écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allusion and elusion: writing on the Cloisters Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2023.2168117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narration / abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yve-Alain Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fontan del Junco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gertsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aden Kumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Raconter, 2, pp.69-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03827758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aimé Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grégor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03554742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Romanesque” Conques as a Neo-Carolingian Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Foletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sparhubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théologie de l’informel. Le pli et son ombre dans le bénédictionnaire d’Æthelwold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tribute to Herbert L. Kessler, 37, pp.49-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.126-137</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des sens, l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gertsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Objects Beyond the Senses. Studies in Honor of Herbert L. Kessler, 8 (1), pp.28-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5209/esim.105419⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03220221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria, panegírico y epigrafía: la condesa Teresa Peláez de Carrión (ob. 1093)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Senra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medieval Iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17546559.2020.1812691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (60), pp.26-41</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02962601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materialidades e Devoções (sécs. V-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.462-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/histo.525.0060⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces libérés du sens et de l'imagination. Quelques éléments de réflexion dans les inscriptions médiévales (VIIIe -XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.7241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sendas epigráficas » à la Casa de Velázquez (Madrid). Une rencontre entre pratique de l’histoire et création contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02894976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte épigraphique à l'épreuve de l'art. Style, date, attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.118044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté de silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Communautés d'existence, 121, pp.22-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01845340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images of Letters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (03), pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Castresana López. - Corpus Inscriptionum Christianarum et Mediaevalium Provinciae Burgensis (ss. IV-XIII). Oxford, Archaeopress publishing LTD, 2015, v-533 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.167-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02370168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orsini. - Scrittura come immagine. Morfologia e storia della maiuscola bizantina. Rome, Viella, 2013, 126 p., ill. (Scritture e libri del medioevo, 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.94-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01548388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratification, montage, symbiose. Les textes et les images du calice et de la patène de Saint-Godehard d’Hildesheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/peme.12326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01469167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essay on a Visual Perspective of Medieval Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Byzantine and Post-Byzantine Art: Crossing Borders (1-2), pp.129-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjamke Snijders, Manuscript Communication, Visual and Textual Mechanics of Communication in Hagiographical Texts from the Southern Low Countries, 900-1200, Turnhout, Brepols (Utrecht in Medieval Literacy, 32), 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey F. Hamburger. - Script as image. Louvain, Peeters, 2014, vi-71 p. (Corpus of Illuminated Manuscripts, 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.81-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Sanchez Ameijeiras, Los rostros de la palabra: imágenes y teoría en el Occidente medieval, Madrid, Akal (Arte y estética, 84), 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01639656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia De Rubeis,. - Inscriptiones Medii Aevi Italiae. T. 3, Veneto : Belluno, Treviso, Vicenza. Spolète, Centro Italiano di Studi Sull'Alto Medioevo, 2011, 188 p., ill., carte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.469-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templo, Tiempo, Tempo en la iglesia románica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (32), pp.111-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialuisa Bottazzi. - Italia medievale epigrafica. L'alto medioevo attraverso le scritture incise (secc. IX-XI). Trieste, Centro Europeo ricerche Medievali, 2012, 500 p. ill. (Studi, 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (230), pp.143-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie et liturgie, entre écriture, parole et geste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.285-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekphrasis from the Inside: Notes on the Inscription of the Crown of Light in Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00138282-53.2.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las cabras de Moissac. De una imagen a otra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Románico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.194-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures et Des lettres. Note méthodologique sur les inscriptions Dans la peinture murale romane de catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.48-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2015.6.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures and Letters. A Methodological Remark on the Inscriptions in Catalan Romanesque Mural Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.152-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2015.6.%25x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01271818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épigraphie médiévale parisienne. Procédés génétiques et horizons de réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Fédération des sociétes historiques et archéologique de Paris et de l'Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris et Ile-de-France, 65, pp.213-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sons et Gestes : Ekphrasis des espaces liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In gremio matris. L'écriture du corps du Christ dans les images romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 610, pp.178-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolingian verse inscriptions and images : from aesthetics to efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Exchanges and Interactions in the Arts of Medieval Europe, Byzantium, and the Mediterreanean, 1 (2), pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.103812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'article de Lisa Barber, «Les plates tombes de Narbonne gravées avec effigie du défunt», Mémoires de la Société archéologique du Midi de la France 70 (2010), p. 161-177</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poem of Baudri for Countess Adèle: A Starting Point for a Reading of Medieval Latin Ekphrasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.103143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant des formes. L’écriture épigraphie entre matérialité du tracé et transcendance des contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de poética medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.101-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation, récapitulation, syncope. Pour une lecture non linéaire du temps dans les inscriptions médiévales (XIe-XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 608-609, pp.383-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la partie 2 : datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enjeux de l’historiographie et de la datation des sources, 1, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostrar, significar, desvelar. El acto de representar segun las inscripciones medievales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions médiévales de la Péninsule ibérique et les recherches européennes en épigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.34-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Chronique] : nouveaux regards sur les plates-tombes, du Sud-ouest à la Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.342-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique épigraphique comme révélatrice des enjeux identitaires : l'exemple des inscriptions carolingiennes de Melle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Circulo de Estudos Bandeirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.43-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'image. Entre littérature classique et épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crear con imágenes. Los ángeles de Aguilar de Campoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.115-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vue des autres. L’ekphrasis au risque de la littérature médiolatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (220), pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.11070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire sur, écrire dans, écrire près de la tombe. Les aspects topographiques de l'inscription funéraire (IXe-XIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00597323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription funéraire des XIe-XIIe siècles et son rapport au corps : une épigraphie entre image et texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (216), pp.337-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture dans l'image peinte romane : questions de méthode et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.100728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00534589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort. Mémoires carolingiennes. L'épitaphe entre célébration mémorielle, genre littéraire et manifeste politique (milieu VIIe-début XIe siècle). Rennes, PUR, 2007, 383 p., 82 ill. (Histoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (205), pp.100-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Walter Koch, Franz-Albrecht Bornschlegel, Literaturbericht zur mittelalterlichen und neuzeitlichen Epigraphik (1998-2002), Hanovre (Hahnsche Buchhandlung) 2005, 519 p. (Monumenta Germaniae Historica. Hilfsmittel, 22), ISBN 3-7752-1129-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivia.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription funéraire de l'abbé Pierre à Nieuil-sur-l'Autise (première moitié XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VI, pp.297-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'écriture épigraphique en France au Moyen Âge et ses enjeux historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.101-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bec.2007.463492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construcción epigráfica y uso funerario del retablo de la Pasíon de los Caparroso : herencia isidoriana e influencia litúrgica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principe de Viana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Año 68 (242), pp.797-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écrit sur la tombe : entre nécessité pratique, souci pour le salut et élaboration doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...4018 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5381,2872 +5476,2872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gravure d'inscriptions de l'Antiquité jusqu'au XVe siècle. Perspectives en pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CEEI-THALIM : Écriture : genèses, générations, ruptures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Etude de l'Ecriture et de l'Image; Théorie et Histoire des Arts et des Littératures de la Modernité, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05532724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regnavit, migravit, jacet. Fenómenos dinámicos y estabilidad gráfica en los epitafios de los príncipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La muerte del príncipe en la Europa mediavl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autonoma de Madrid, Oct 2019, Madrid, España. pp.551-567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essay on a Visual Perspective of Medieval Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Art Studies, Apr 2016, Sofia, Bulgaria. pp.129-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01688712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage, écriture, image. Actualités de la recherche en épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Etude de l'Ecriture et de l'Image; Théorie et Histoire des Arts et des Littératures de la Modernité, Nov 2025, Paris, France</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Loaec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la notion de corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Autonoma de Madrid, Oct 2019, Madrid, España. pp.551-567</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Mineo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Renedo Mirambell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Essay on a Visual Perspective of Medieval Writing</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigraphic Evidences from Urban Monastic Communities: the Example of Saint-André-le-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban monasticisem = Monachisme urbain : 300-1300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FOVOG Dresden (Germany); Monash University (Australia); Turku University (Finland),; CEU Budapest (Hungary); CESCM, Poitiers (France), Jun 2017, https://cescm.hypotheses.org/5879, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme lieu théologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing on Medieval Doors: The Surveyor Angel on the Moissac Capital (ca. 1100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Academic Forum, Oct 2013, Heidelberg, France. pp.285-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110534597-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettering Medieval Imagination. A Note on the Inscriptions and Images of Daniel Capital in San Pedro de la Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2016 Art Readings of the Bulgarian Institute of Art Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Sofia, Bulgaria. pp.145-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription et le temps dans son rapport à la « notice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scales, Sizes, and the Legibility of Medieval Relics Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions, une écriture à la croisée des matières (en guise d’introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Inscriptions et reliquaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie et Héraldique : quelques clés pour lire les signes médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intención documental, decisiones epigráficas. La inscripció medieval entre el autor y su audiencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritura y Sociedad: El Clero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Málaga, España. pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vue des autres : l'ekphrasis au risque de la littérature médiolatine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France. pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : écritures publiques et écritures réservées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descriptions and Evocations of the Cross in Alcuinus's tituli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing in Silver and Gold: Interactions between Material and Letters in Medival Inscriptions of Metalwork Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : à la recherche du matériau « silence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Une approche du silence au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir-faire technique et pratique de l'écrit : les signes lapidaires de Saint-Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chapitre séculiers et leur culture : Vie canoniale, art et musique à Saint-Yrieix (VIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limoges, France. pp.405-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01085074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maietras Domini de la façade méridionale. 2, A propos de la Maietras Domini de Saint-Yrieix : les relations texte/image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle : vie canoniale, art et musique à Saint-Yrieix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limoges, France. pp.429-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01085066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l'efficacité. Figurer les paroles de Dieu et du Christ dans les images monumentales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 47e colloque de Fanjeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fanjeaux, France. pp.47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions in Orderic’s Historia ecclesiastica: A Writing Technique between History and Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Art Studies, Apr 2016, Sofia, Bulgaria. pp.129-148</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Durham, United Kingdom. pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordplay and Letterplay in Medieval Visual Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolingian Versed Inscriptions and Images: From Aesthetics to Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating and Ordering Images by Words: Epigraphic Construction on Romanesque Capitals of Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Medieval Inscriptions: A Codified Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First International Conference, Studies in Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Moscou, Russia. pp.26-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épitaphes, inscriptions et textes funéraires pour la famille ducale de Normandie (de Rollon à Mathilde) : une nécropole sans corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fécamp et les sépultures des ducs de Normandie. Actes du colloque de Fécamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Fécamp, France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu d'image et lieu du texte. Les inscriptions peintes à la voûte de la nef et dans la crypte de Saint-Savin-sur-Gartempe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "L'image médiévale : fonctions dans l'espace sacré et structuration de l'espace culturel".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Poitiers, France. pp.301-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire du sens par l'inscription. Pour une lecture ouverte des relations texte/image dans la peinture murale romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars Picta III : la mise en scène du rituel dans l’église médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps mortel du Christ au Corps Glorieux du Sauveur : les inscriptions dans les peintures du réfectoire de la cathédrale de Pampelune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Coloquio Internacional de Epigrafia Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leon, Espagne. pp.413-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taire ou pointer le traître ? Trahison et mémoire dans la communication épigraphique au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La trahison au Moyen Âge : actes de colloque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.67-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions textes/images dans la châsse dite &amp;quot;de saint Charlemagne&amp;quot; : quelques réflexions à propos du discours persuasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del convegno internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Messine, Italie. pp.237-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmitir la identidad. Difusion y promocion de la identidad en las inscripciones publicitarias de la Navarra medieval (siglos XII-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del VI Congreso de Historia de Navarra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pampelune, España. pp.68-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher pour convaincre : la construction et la promotion de la mémoire dans les inscriptions comme instrument de la propagande médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afficher pour convaincre : quatre tables rondes, qui ont eu lieu à Fontevraud (octobre 2004), Oxford (septembre 2005), Barcelone (juin 2006) et Saintes (novembre 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, divers, France. pp.649-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dictature de l'occurrence : lexique et forme du texte (quelques éléments de réflexion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l'ombre des mots : dire et penser le Moyen Âge : Actes de la 2ème Journée Jeunes Chercheurs, organisé par Janua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus épigraphique (XIe-XIIIe siècles) : les inscriptions dans l'organisation architecturale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Limoges, France. pp.373-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de l'évêque fondateur : une image de la collégiale Saint-Seurin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bordeaux, France. pp.141-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions funéraires et édifices religieux : formes et fonctions des épitaphes des abbés et abbesses (nord-ouest de la France, Xe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde tenue à la Maison de la recherche en sciences humaines de l'université Caen Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Caen, France. pp.23-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...2419 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00739586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8256,1329 +8351,1329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hypothèse abstraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gertsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses du réel, 2025, Œuvres en société, 9782378966140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05480362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour; Una-édition; Presses Universitaires de Pau et des Pays de l'Adour, 2024, Ballade, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/balades3.9782353111589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscrire l'art médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2024, Utrecht Studies in Medieval Literacy, 978-2-503-59740-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victoria Turner; Vincent Debiais. Brepols, 46, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, Marco Mostert</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épitaphes carolingiennes du Centre-Ouest (milieu VIIIe-fin du Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Presses du réel, 2025, Œuvres en société, 9782378966140</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Morgane Uberti</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge. Écritures des listes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Chastang; Claire Angotti; Laura Kendrick; Vincent Debiais. Editions de la Sorbonne, 2019, Histoire ancienne et médiévale, 1035103176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02189798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rideau, le voile et le dévoilement du Proche-Orient ancien à l’Occident médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien-Jean Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais; Lucien-Jean Bord; Eric Palazzo. Geuthner, 2019, 2705340155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02189796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence dans l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-204-11697-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des listes au Moyen Âge 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti, P. Chastang, V. Debiais, L. Kendrick. Presses Universitaires de la Sorbonne; Éditions de la Sorbonne, 1, 2019, Pouvoir des listes au Moyen Âge, 9791035105846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions de Poitiers (fin VIIIe-début XVIe siècle). Une source pour l’histoire de la ville et de ses monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS, 280 p., 2018, Corpus des inscriptions de la France médiévale, 978-2-27111-765-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04217268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croisée des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cerf Patrimoines, 978-2-204-11539-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01502083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2024, Utrecht Studies in Medieval Literacy, 978-2-503-59740-9</w:t>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 228 p., 2014, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-07538-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale ((VIIIe-XIIIe siècle), 24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais. CNRS éditions, 24, pp.278, 2010, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-06935-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messages de pierre. La lecture des inscriptions dans la communication médiévale (XIIIe-XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 17, pp.422, 2009, Cultures et Civilisations médiévales, Edina Bozoky, 978-2-503-53123-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus des inscriptions de la France médiévale, 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Victoria Turner; Vincent Debiais. Brepols, 46, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, Marco Mostert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais. CNRS éditions, 23, 164 p., 2008, Corpus des inscriptions de la France médiévale, Cécile Treffort, 978-2-271-06759-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...959 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9588,3809 +9683,3809 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Times of the Cross on the Conques Tympanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivan Foletti; Adrien Palladino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conques Across Time. Inventions and Reinventions (9th-21st Centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.173-209, 2025, 979-12-5469-923-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.M280.0677-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05019828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verse and Prose, Formulary and Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomb Monuments in Medieval Europe Volume One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaun Tyas, pp.159-187, 2025, 978-1-915774-30-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05537065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire en cercle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sigillographie médiévale en Catalogne et dans l'Europe méditerranéenne. Études comparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viela, pp.569-581, 2025, 978-84-9965-779-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05537073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experience and Its Emotional Relation to the Visual. An Epigraphic View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Emotions in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.253-277, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004713871_011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04937322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing on the Edges. Exposure and Discretion in Medieval Epigraphic Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5817/CZ.MUNI.M280.0677-2025⟩</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Farago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shaping Relations During the Middle Ages in Southwestern Europe. Centres and Peripheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.59-79, 2025, 978-3-032-01259-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01260-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05446627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El monasterio románico como lugar de enterramiento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro Luis Huerta Huerta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El monasterio románico. De lo artístico a lo funcional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundación Santa María la Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-109, 2024, 978-84-17158-52-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04665605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange des genres épigraphiques. Épitaphes de saints et authentiques de défunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Coden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sepolture Medievali (IV-XV secolo). Spazi, opere, scritture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 1, Silvana Editoriale, pp.300-331, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05018431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualities, Features, and Fashion - Theoretical Notes on the Epigraphic Minuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonatan Pettersson; Anna Blennow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Models of Change in Medieval Textual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.255-284, 2024, 978-3-11-061229-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110613353-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunc est caro Christi. Voir le corps du Christ en images et en lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Rego. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divina Perceptio. Percezione ed esperienza del misterio di Cristo nella liturgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Edizioni Santa Croce, pp.87-112, 2024, Biblioteca di Iniziozione alla liturgia, 979-12-5482-223-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04434236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrapado por el color. Oro, fondo y mancha en la pintura del Gótico internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los fastos del gótico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crítica, pp.139-156, 2024, 978-84-08-29441-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image par le voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Brack; Julie Glodt; Nicolas Sarzeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles, rituels, images (Europe occidentale, XIIIe-XVIIe siècles). Actes des journées d’étude « Rituel et image : textiles et révélation du sacré », 6-7 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.3-9, 2024, Histoire de l'art médiéval, 978-2-491040-15-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêts d’écrire. L’usage des livres anépigraphes dans les images monumentales du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Simon-Oikawa et Hélène Campaignolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.119-138, 2024, 978-2-37701-166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience intranquille : création contemporaine et pratiques historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Farago</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morgane UBERTI; Vincent DEBIAIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour, pp.281-308, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/balades3.9782353111589.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà lecture et culture. Notes sur la notion de communication en épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabel Veláquez Soriano; Sara López-Maroto Quiñones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxis epigráfica. Desarrollo en el tiempo y en el espacio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.475-494, 2023, 978-84-18981-49-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Pallottini; Estelle Ingrand-Varenne; Janneke Raaijmakers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces: Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1-8, 2023, Utrecht Series in Medieval Literacy, 978-2-503-60236-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEXTILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miljenko Jurković. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REPENSER L’HISTOIRE DE L’ART MÉDIÉVAL EN 2023 - Recueil d’études offertes à Xavier Barral i Altet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zagreb - International Research Center for Late Antiquity and the Middle Ages, pp.195-206, 2023, DISSERTATIONES ET MONOGRAPHIAE, 978-953-8250-18-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire graphique de l'eucharistie. Inscriptions et autel dans l'église médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Plagnieux; Anne-Orange Poilpré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'église microcosme. Architecture, objets et images au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses de la Sorbonne, pp.105-127, 2023, Histo.Art, 979-10-351-0886-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verse Epitaphs and Funerary Narratives. A Complex Inscription from the Cathedral in Girona (14th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinni Lucherini; Tanja Michalsky; Diego Carnevale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing on Tombs in Medieval and Early Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viela, pp.215-230, 2023, 978-88-3313-864-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Bacci; Fabrizio Crivello; Vesna Scepanovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images in Premodern Societies. A Dialogue about the State of the Field on the Occasion of the 20th Anniversary of «Iconographica»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SISMEL - Edizioni del Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-120, 2023, Iconographica Library, 978-88-9290-279-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom, marque dans l'image et marqueur de l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Pallottini; Estelle Ingrand-Varenne; Janneke Raaijmakers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces: Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.105-135, 2023, 978-2-503-602236-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites de l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Brouard</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">victoire desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silence. Album</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Équarquillé, pp.130-143, 2023, 9782901968061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04357458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture sur le tissu de l’autel. Une liturgie dans les plis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, signes et paroles dans l’Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Brepols Publishers, pp.41-61, 2022, Collection d'études médiévales de Nice, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CEM-EB.5.132262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du célébrant : à propos du nœud d’ivoire de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’arredo liturgico tra Oriente e Occidente (V-XV secolo): frammenti, opere e contesti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.504-513, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colour as Subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Gertsman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstraction in Medieval Art. Beyond the Ornament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.33-54, 2021, 9789462989894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Roux; Béatrice Delaurenti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture of Contagions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the MIT Press, pp.249-257, 2021, 9780262045919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linens, Clothes and Ornaments. Writing on Altar Textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanja Kohwagner-Nikolai; Bernd Päffgen; Christine Steininger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über Stoff und Stein: Knotenpunkte von Textilkunst und Epigraphik. Beiträge zur 15. internationalen Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik vom 12. bis 14. Februar 2020 in München</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.72-83, 2021, 978-3-447-11697-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing and Image Making in Western Europe Romanesque Sculpture (en coréen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hankukmunwhasa, pp.269-295, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La muerte del príncipe en las inscripciones medievales. Cifras y preguntas (Francia-Navarra; s. X-XIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fermín Miranda García; María Teresa López de Guereño Sanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La muerte de los príncipes en la Edad Media. Balance y perspectivas historiográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, Casa de Velázquez, pp.219-232, 2020, Collection de la Casa de Velázquez, 9788490962572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.22937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vendémiaire, pp.325-330, 2020, 9782363583536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03185597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01260-9_3⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais; Victoria Turner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Words in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Brepols, pp.1-3, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, 978-2-503-58795-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.120719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.87-109, 2024, 978-84-17158-52-1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté graphique. La lettre et le geste dans la peinture murale pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carles Mancho; Milagros Guardia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirineus Romànics. Espai de confluències artístiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona Edicions, pp.153-172, 2020, 9788491685784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, tome 1, Silvana Editoriale, pp.300-331, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echoes and Silences of Liturgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bissera V. Pentcheva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icons of Sound. Voice, Architecture, and Imagination in Medieval Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.116-134, 2020, Music and Visual Culture, 9780367440879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures rhizomiques de l’épigraphie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria post mortem dall’Antichità al Medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.149-165, 2020, 978-88-3313-153-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4, Edizioni Santa Croce, pp.87-112, 2024, Biblioteca di Iniziozione alla liturgia, 979-12-5482-223-4</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02516758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité et présence des inscriptions dans l’image médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISIBILITÉ ET PRÉSENCE DE L'IMAGE DANS L'ESPACE ECCLÉSIAL Byzance et Moyen Âge occidental sous la direction de Sulamith Brodbeck et Anne-Orange Poilpré avec la collaboration de Michel Stavrou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.357-378, 2019, 979-10-351-0301-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La liste médiévale : une technique matérielle et cognitive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti, P. Chastang, V. Debiais, L. Kendrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs des listes au Moyen Âge (1) : Écritures de la liste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.5-13, 2019, 979-10-351-0317-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.3-9, 2024, Histoire de l'art médiéval, 978-2-491040-15-4</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apuntes de cultura visual acerca de la figura del actor en el libro medieval (s. IX-XI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helena Carvajal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representatividad, devoción y usos del libro en el mundo medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In culpa est (7), Servicio de Publicaciones. Universidad de Zaragoza, pp.43-55, 2019, 2387-0915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.119-138, 2024, 978-2-37701-166-7</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nudité voilée de Noé et les linges de l'autel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rideau, le voile et le dévoilement du proche-Orient ancien à l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, 2019, 9782705340155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02381129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urkunden in Stein. Funktionen und Wirkungen urkundlicher Inschriften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inschriftenkulturen im kommunalen Italien. Traditionen, Brüche, Neuanfänge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.65-90, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.475-494, 2023, 978-84-18981-49-4</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’escriptura del món. Les inscripcions del Brodat de la Creació de Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El brodat de la Creació de la Catedral de Girona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie dans son enveloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Deswarte, Klaus Herbers, Helene Sirantoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture et genre epistolaires (IVe-XIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, casa de velazquez, pp.235-246, 2018, 978-84-9096-166-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.4994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Zagreb - International Research Center for Late Antiquity and the Middle Ages, pp.195-206, 2023, DISSERTATIONES ET MONOGRAPHIAE, 978-953-8250-18-7</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTENCIÓN DOCUMENTAL, DECISIONES EPIGRÁFICAS. LA INSCRIPCIÓN MEDIEVAL ENTRE EL AUTOR Y SU AUDIENCIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Marchat, L. Barco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritura y Sociedad: El Clero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 15, Presses de la Sorbonne, pp.105-127, 2023, Histo.Art, 979-10-351-0886-1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01946262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pied de la lettre. Une lecture ouverte et liturgique des relations texte/image dans la peinture murale romane catalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie-Diane Daussy; Nicolas Reveyron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Église, lieu de performances : In Locis competentibus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.71-85, 2016, 978-2-7084-1015-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viela, pp.215-230, 2023, 978-88-3313-864-0</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01389488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Christ's monogram to God's presence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey Hamburger; Brigitte M. Bedos-Rezak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign and Design. Script as Image in Cross-Cultural Perspective (300–1600 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dumbarton Oaks, pp.135-153, 2016, 9780884024071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.116-120, 2023, Iconographica Library, 978-88-9290-279-4</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentation de Byzance. Réflexions sur les inscriptions byzantines vues de la Latinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Rhoby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscriptions in Byzantium and Beyond. Methods – Projects – Case Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verlag der Österreichischen Akademie der Wissenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-49, 2015, Veröffentlichung zur Byzanzforschung, 978-3-7001-7674-9 / 978-3-7001-7806-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.105-135, 2023, 978-2-503-602236-3</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collégialité et transcendance du corps épiscopal. La cathédrale et la mémoire épigraphique des évêques en France au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.M. de Sousa; M.R. Barbosa Morujão. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">O clero secular medieval e as suas catedrals : novas perspectivas abordagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, Centro de Estudos de História Religiosa (CEHR), pp.265-297, 2014, Estudos de historia religiosa, 978-972-8361-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, L'Équarquillé, pp.130-143, 2023, 9782901968061</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Note brève] : Des inscriptions peintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Andrault-Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale Saint-Pierre de Poitiers : enquêtes croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.111, 2013, 978-2-36746-156-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00927451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription millésimée de la clé de voûte orientale du vaisseau central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Andrault-Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale Saint-Pierre de Poitiers : enquêtes croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.101-103, 2013, 978-2-36746-156-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.504-513, 2021</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes lapidaires : quelques éléments de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Andrault-Schmitt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La cathédrale Saint-Pierre de Poitiers : enquêtes croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geste éditions, pp.95-100, 2013, 978-2-36746-156-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam University Press, pp.33-54, 2021, 9789462989894</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand, Rationale divinorum officiorum, XIIIe s. (n° 290)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.532-533, 2011, 978-2-503-54329-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...1901 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00701582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13400,330 +13495,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperar con los ojos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview “Le voir pour le croire“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage des inscriptions en histoire médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une société de pierre : les épitaphes carolingiennes de Melle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13791,51 +13886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CADAA6B6"/>
+    <w:nsid w:val="63076616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14022,51 +14117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-debiais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083282971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52026274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ahloma.ehess.fr/2018/02/21/debiais-vincent/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/vincent-debiais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://devisu.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433105v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Puccio-Den" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.726" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156gt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.105419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789577v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.525.0060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367076v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.87626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350895v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2023.2168117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yve-Alain Bois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fontan del Junco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gertsman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kumler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498494v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Senra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17546559.2020.1812691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7241" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845340v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370168v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5993" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6142" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5924" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517328v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223320v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00138282-53.2.45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271818v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.%25x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178875v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.103812" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080222v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103143" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699538v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653481v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100728" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2007.463492" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343564v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343567v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620587v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110534597-0012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190230v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430467v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085074v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533871v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447029v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561087v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343558v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480362v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857339v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Turner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18644/le-silence-dans-l-art" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502083v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17888/la-croisee-des-signes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533829v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343582v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537065v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537073v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713871_011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446627v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01260-9_3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665605v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.santamarialareal.org/en/productos/detalles/el-monasterio-romanico-de-lo-artistico-a-lo-funcional/822" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018431v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842589v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110613353-008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634789v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.23" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129230v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122122v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galluzzo.mirabileweb.it/edgalluzzo/saggi/m/1271/s/5945" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=victoire desprez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879889v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.132262" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297197v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190453v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498433v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455485v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120719" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028065v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.22937" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516758v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381129v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146335v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778567v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4994" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946262v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389488v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348494v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146873v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927451v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926984v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926973v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540593v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189799v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-debiais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083282971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52026274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ahloma.ehess.fr/2018/02/21/debiais-vincent/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/vincent-debiais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://devisu.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Puccio-Den" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156gt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789577v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.525.0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.87626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2023.2168117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yve-Alain Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fontan del Junco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gertsman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kumler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Senra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17546559.2020.1812691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5726" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00138282-53.2.45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.%25x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.103812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100728" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2007.463492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110534597-0012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Turner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18644/le-silence-dans-l-art" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54932" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17888/la-croisee-des-signes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713871_011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01260-9_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.santamarialareal.org/en/productos/detalles/el-monasterio-romanico-de-lo-artistico-a-lo-funcional/822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110613353-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.23" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galluzzo.mirabileweb.it/edgalluzzo/saggi/m/1271/s/5945" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=victoire desprez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.132262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498433v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.22937" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049308v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160833v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4994" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946262v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146873v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>