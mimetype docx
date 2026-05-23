--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -430,5049 +430,5049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disparaître au monde et lecture des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Puccio-Den</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rechtman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silences : revue interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les régimes de la disparition, 3-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/silences.726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objet médiéval, médiéviste et médiévaliste. Récits en matière à l’épreuve du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enquête - École des Hautes Etudes en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Sciences sociales aux bords du récit, pp.79-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05297171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Deborah Puccio-Den</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anachronique, utopique, achronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156gt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05380310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Moyen Âge, avec ou sans Louis Marin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La part de l'œil - Revue de pensée des arts plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.126-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge des ressemblances. Description et sérialité médiévale (avec Louis Marin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Escritura e imagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/esim.105419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visión y materia. El mármol en la adoración de la tumba de san Pedro de Verona de Pedro Berruguete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Museo del Prado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (60), pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04884285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence des moines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 525, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/histo.525.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789577v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de l’ouvrage de Philippe Descola, Les formes du visible. Une anthropologie de la figuration, Paris, Seuil, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images Re-Vues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04367076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Codico-Ecology of Latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOLCEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Latin's Material Presences, 8, pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/jolcel.87626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04169520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sur une inscription inédite de l’abbaye de Lahonce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In-Scription: revue en ligne d'études épigraphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Cinquième livraison</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sons périssent car on ne peut pas les écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture et image : cahiers du CEEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allusion and elusion: writing on the Cloisters Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word and Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02666286.2023.2168117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04083114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narration / abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yve-Alain Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fontan del Junco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gertsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aden Kumler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.193-204. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Raconter, 2, pp.69-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.126-137</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03827758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription ‘palimpseste’ du château de Larnaca. Tour de force méthodologique interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aimé Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas Mavromatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grégor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.50-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03554742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une théologie de l’informel. Le pli et son ombre dans le bénédictionnaire d’Æthelwold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tribute to Herbert L. Kessler, 37, pp.49-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (60), pp.26-41</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des sens, l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gertsman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Objects Beyond the Senses. Studies in Honor of Herbert L. Kessler, 8 (1), pp.28-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/histo.525.0060⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03220221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Romanesque” Conques as a Neo-Carolingian Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Foletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sparhubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.168-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.131121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materialidades e Devoções (sécs. V-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medievalista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.462-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memoria, panegírico y epigrafía: la condesa Teresa Peláez de Carrión (ob. 1093)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Senra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medieval Iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17546559.2020.1812691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21825/jolcel.87626⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02962601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces libérés du sens et de l'imagination. Quelques éléments de réflexion dans les inscriptions médiévales (VIIIe -XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefrm.7241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lamouille</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02533763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sendas epigráficas » à la Casa de Velázquez (Madrid). Une rencontre entre pratique de l’histoire et création contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Cinquième livraison</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Violaine Anger</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02894976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le texte épigraphique à l'épreuve de l'art. Style, date, attribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.HAM.5.118044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté de silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Actualité Nouvelle-Aquitaine : Science et culture, innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Communautés d'existence, 121, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01845340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images of Letters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inmunkwahak – The journal of the Humanities </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114 (03), pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02155782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratification, montage, symbiose. Les textes et les images du calice et de la patène de Saint-Godehard d’Hildesheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/peme.12326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01469167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Orsini. - Scrittura come immagine. Morfologia e storia della maiuscola bizantina. Rome, Viella, 2013, 126 p., ill. (Scritture e libri del medioevo, 12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.94-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01548388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essay on a Visual Perspective of Medieval Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art readings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Byzantine and Post-Byzantine Art: Crossing Borders (1-2), pp.129-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjamke Snijders, Manuscript Communication, Visual and Textual Mechanics of Communication in Hagiographical Texts from the Southern Low Countries, 900-1200, Turnhout, Brepols (Utrecht in Medieval Literacy, 32), 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey F. Hamburger. - Script as image. Louvain, Peeters, 2014, vi-71 p. (Corpus of Illuminated Manuscripts, 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.81-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Sanchez Ameijeiras, Los rostros de la palabra: imágenes y teoría en el Occidente medieval, Madrid, Akal (Arte y estética, 84), 2014.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.321-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01639656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Castresana López. - Corpus Inscriptionum Christianarum et Mediaevalium Provinciae Burgensis (ss. IV-XIII). Oxford, Archaeopress publishing LTD, 2015, v-533 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.167-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.5993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02370168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia De Rubeis,. - Inscriptiones Medii Aevi Italiae. T. 3, Veneto : Belluno, Treviso, Vicenza. Spolète, Centro Italiano di Studi Sull'Alto Medioevo, 2011, 188 p., ill., carte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.469-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templo, Tiempo, Tempo en la iglesia románica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (32), pp.111-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekphrasis from the Inside: Notes on the Inscription of the Crown of Light in Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">English Language Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (2), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00138282-53.2.45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie et liturgie, entre écriture, parole et geste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.285-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las cabras de Moissac. De una imagen a otra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Románico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.194-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des figures et Des lettres. Note méthodologique sur les inscriptions Dans la peinture murale romane de catalogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.48-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2015.6.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02915615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures and Letters. A Methodological Remark on the Inscriptions in Catalan Romanesque Mural Paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.152-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2015.6.%25x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01271818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marialuisa Bottazzi. - Italia medievale epigrafica. L'alto medioevo attraverso le scritture incise (secc. IX-XI). Trieste, Centro Europeo ricerche Medievali, 2012, 500 p. ill. (Studi, 8)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (230), pp.143-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In gremio matris. L'écriture du corps du Christ dans les images romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 610, pp.178-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'article de Lisa Barber, «Les plates tombes de Narbonne gravées avec effigie du défunt», Mémoires de la Société archéologique du Midi de la France 70 (2010), p. 161-177</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.339-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolingian verse inscriptions and images : from aesthetics to efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Exchanges and Interactions in the Arts of Medieval Europe, Byzantium, and the Mediterreanean, 1 (2), pp.88-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVI.5.103812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01178875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sons et Gestes : Ekphrasis des espaces liturgiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30, pp.67-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épigraphie médiévale parisienne. Procédés génétiques et horizons de réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Fédération des sociétes historiques et archéologique de Paris et de l'Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris et Ile-de-France, 65, pp.213-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Poem of Baudri for Countess Adèle: A Starting Point for a Reading of Medieval Latin Ekphrasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.103143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chant des formes. L’écriture épigraphie entre matérialité du tracé et transcendance des contenus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de poética medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.101-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipation, récapitulation, syncope. Pour une lecture non linéaire du temps dans les inscriptions médiévales (XIe-XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 608-609, pp.383-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction de la partie 2 : datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Enjeux de l’historiographie et de la datation des sources, 1, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostrar, significar, desvelar. El acto de representar segun las inscripciones medievales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.169-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00987467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique épigraphique comme révélatrice des enjeux identitaires : l'exemple des inscriptions carolingiennes de Melle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Circulo de Estudos Bandeirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.43-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l'image. Entre littérature classique et épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veleia, Revista de Prehistoria, Historia Antigua, Archeologia y Filologia Clasicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions médiévales de la Péninsule ibérique et les recherches européennes en épigraphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.34-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Chronique] : nouveaux regards sur les plates-tombes, du Sud-ouest à la Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.342-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crear con imágenes. Los ángeles de Aguilar de Campoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codex aquilarensis : Revista de Arte Medieval </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.115-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vue des autres. L’ekphrasis au risque de la littérature médiolatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (220), pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.11070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00766016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire sur, écrire dans, écrire près de la tombe. Les aspects topographiques de l'inscription funéraire (IXe-XIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.17-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00597323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription funéraire des XIe-XIIe siècles et son rapport au corps : une épigraphie entre image et texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (216), pp.337-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture dans l'image peinte romane : questions de méthode et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viator</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.VIATOR.1.100728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00534589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort. Mémoires carolingiennes. L'épitaphe entre célébration mémorielle, genre littéraire et manifeste politique (milieu VIIe-début XIe siècle). Rennes, PUR, 2007, 383 p., 82 ill. (Histoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (205), pp.100-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Walter Koch, Franz-Albrecht Bornschlegel, Literaturbericht zur mittelalterlichen und neuzeitlichen Epigraphik (1998-2002), Hanovre (Hahnsche Buchhandlung) 2005, 519 p. (Monumenta Germaniae Historica. Hilfsmittel, 22), ISBN 3-7752-1129-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectivia.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription funéraire de l'abbé Pierre à Nieuil-sur-l'Autise (première moitié XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, VI, pp.297-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de l'écriture épigraphique en France au Moyen Âge et ses enjeux historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.101-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bec.2007.463492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écrit sur la tombe : entre nécessité pratique, souci pour le salut et élaboration doctrinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Raconter, 2, pp.69-96</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construcción epigráfica y uso funerario del retablo de la Pasíon de los Caparroso : herencia isidoriana e influencia litúrgica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principe de Viana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Año 68 (242), pp.797-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...3828 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00343564v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00343567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5799,2447 +5799,2447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02187176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epigraphic Evidences from Urban Monastic Communities: the Example of Saint-André-le-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban monasticisem = Monachisme urbain : 300-1300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FOVOG Dresden (Germany); Monash University (Australia); Turku University (Finland),; CEU Budapest (Hungary); CESCM, Poitiers (France), Jun 2017, https://cescm.hypotheses.org/5879, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme lieu théologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01428870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing on Medieval Doors: The Surveyor Angel on the Moissac Capital (ca. 1100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Academic Forum, Oct 2013, Heidelberg, France. pp.285-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110534597-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettering Medieval Imagination. A Note on the Inscriptions and Images of Daniel Capital in San Pedro de la Nave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2016 Art Readings of the Bulgarian Institute of Art Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Sofia, Bulgaria. pp.145-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription et le temps dans son rapport à la « notice »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites chronologiques de l'épigraphie médiévale (de l'Antiquité à la fin du Moyen Âge) : seuils et porosités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02363728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scales, Sizes, and the Legibility of Medieval Relics Inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la notion de corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Mineo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Renedo Mirambell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, FOVOG Dresden (Germany); Monash University (Australia); Turku University (Finland),; CEU Budapest (Hungary); CESCM, Poitiers (France), Jun 2017, https://cescm.hypotheses.org/5879, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie et Héraldique : quelques clés pour lire les signes médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hablot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Voyer</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02183822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions, une écriture à la croisée des matières (en guise d’introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : Inscriptions et reliquaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intención documental, decisiones epigráficas. La inscripció medieval entre el autor y su audiencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritura y Sociedad: El Clero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Málaga, España. pp.65-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01958386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vue des autres : l'ekphrasis au risque de la littérature médiolatine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France. pp.99-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : écritures publiques et écritures réservées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epimed III : Écritures réservées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descriptions and Evocations of the Cross in Alcuinus's tituli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leeds, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02430467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : à la recherche du matériau « silence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Une approche du silence au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing in Silver and Gold: Interactions between Material and Letters in Medival Inscriptions of Metalwork Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Kalamazoo, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir-faire technique et pratique de l'écrit : les signes lapidaires de Saint-Yrieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chapitre séculiers et leur culture : Vie canoniale, art et musique à Saint-Yrieix (VIe-XIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limoges, France. pp.405-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01085074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maietras Domini de la façade méridionale. 2, A propos de la Maietras Domini de Saint-Yrieix : les relations texte/image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chapitres séculiers et production artistique au XIIe siècle : vie canoniale, art et musique à Saint-Yrieix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limoges, France. pp.429-438</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01085066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l'efficacité. Figurer les paroles de Dieu et du Christ dans les images monumentales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 47e colloque de Fanjeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Fanjeaux, France. pp.47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscriptions in Orderic’s Historia ecclesiastica: A Writing Technique between History and Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Peindre, c’est prier. Anthropologie de la prière chrétienne, sur « Le corps comme lieu théologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Actes de colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Durham, United Kingdom. pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wordplay and Letterplay in Medieval Visual Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Kalamazoo, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Sofia, Bulgaria. pp.145-157</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolingian Versed Inscriptions and Images: From Aesthetics to Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Madrid, Espagne</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Medieval Inscriptions: A Codified Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The First International Conference, Studies in Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Moscou, Russia. pp.26-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Leeds, United Kingdom</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creating and Ordering Images by Words: Epigraphic Construction on Romanesque Capitals of Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th International Congress on medieval Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu d'image et lieu du texte. Les inscriptions peintes à la voûte de la nef et dans la crypte de Saint-Savin-sur-Gartempe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude "L'image médiévale : fonctions dans l'espace sacré et structuration de l'espace culturel".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Poitiers, France. pp.301-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Épigraphie et Héraldique : quelques clés pour lire les signes médiévaux</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00686495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire du sens par l'inscription. Pour une lecture ouverte des relations texte/image dans la peinture murale romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars Picta III : la mise en scène du rituel dans l’église médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épitaphes, inscriptions et textes funéraires pour la famille ducale de Normandie (de Rollon à Mathilde) : une nécropole sans corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fécamp et les sépultures des ducs de Normandie. Actes du colloque de Fécamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Fécamp, France. n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corps mortel du Christ au Corps Glorieux du Sauveur : les inscriptions dans les peintures du réfectoire de la cathédrale de Pampelune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Coloquio Internacional de Epigrafia Medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Leon, Espagne. pp.413-429</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taire ou pointer le traître ? Trahison et mémoire dans la communication épigraphique au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La trahison au Moyen Âge : actes de colloque.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lyon, France. pp.67-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions textes/images dans la châsse dite &amp;quot;de saint Charlemagne&amp;quot; : quelques réflexions à propos du discours persuasif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del convegno internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Messine, Italie. pp.237-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00537125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmitir la identidad. Difusion y promocion de la identidad en las inscripciones publicitarias de la Navarra medieval (siglos XII-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actas del VI Congreso de Historia de Navarra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pampelune, España. pp.68-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afficher pour convaincre : la construction et la promotion de la mémoire dans les inscriptions comme instrument de la propagande médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afficher pour convaincre : quatre tables rondes, qui ont eu lieu à Fontevraud (octobre 2004), Oxford (septembre 2005), Barcelone (juin 2006) et Saintes (novembre 2006).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, divers, France. pp.649-702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dictature de l'occurrence : lexique et forme du texte (quelques éléments de réflexion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l'ombre des mots : dire et penser le Moyen Âge : Actes de la 2ème Journée Jeunes Chercheurs, organisé par Janua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00561087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus épigraphique (XIe-XIIIe siècles) : les inscriptions dans l'organisation architecturale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Limoges, France. pp.373-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00343558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de l'évêque fondateur : une image de la collégiale Saint-Seurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...1763 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Bordeaux, France. pp.141-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8434,749 +8434,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05480362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inscrire l'art médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2024, Utrecht Studies in Medieval Literacy, 978-2-503-59740-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04857339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Uberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour; Una-édition; Presses Universitaires de Pau et des Pays de l'Adour, 2024, Ballade, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/balades3.9782353111589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46608/balades3.9782353111589⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04492822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épitaphes carolingiennes du Centre-Ouest (milieu VIIIe-fin du Xe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Treffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2024, Utrecht Studies in Medieval Literacy, 978-2-503-59740-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02523173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Words in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Victoria Turner; Vincent Debiais. Brepols, 46, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, Marco Mostert</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Words in the Middle Ages</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rideau, le voile et le dévoilement du Proche-Orient ancien à l’Occident médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Victoria Turner; Vincent Debiais. Brepols, 46, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, Marco Mostert</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien-Jean Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais; Lucien-Jean Bord; Eric Palazzo. Geuthner, 2019, 2705340155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Treffort</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02189796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence dans l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-204-11697-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04311803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir des listes au Moyen Âge 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Menudier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti, P. Chastang, V. Debiais, L. Kendrick. Presses Universitaires de la Sorbonne; Éditions de la Sorbonne, 1, 2019, Pouvoir des listes au Moyen Âge, 9791035105846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des listes au Moyen Âge. Écritures des listes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 183 p., 2020, Corpus des inscriptions de la France médiévale. Hors-série, Cécile Treffort, 978-2-271-07003-6</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Chastang; Claire Angotti; Laura Kendrick; Vincent Debiais. Editions de la Sorbonne, 2019, Histoire ancienne et médiévale, 1035103176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02189798v1</w:t>
-              </w:r>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-03278505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inscriptions de Poitiers (fin VIIIe-début XVIe siècle). Une source pour l’histoire de la ville et de ses monuments</w:t>
               </w:r>
@@ -9710,51 +9710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Times of the Cross on the Conques Tympanum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Foletti; Adrien Palladino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conques Across Time. Inventions and Reinventions (9th-21st Centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, pp.173-209, 2025, 979-12-5469-923-2. </w:t>
@@ -10119,2928 +10119,2928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05446627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nunc est caro Christi. Voir le corps du Christ en images et en lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Rego. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divina Perceptio. Percezione ed esperienza del misterio di Cristo nella liturgia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Edizioni Santa Croce, pp.87-112, 2024, Biblioteca di Iniziozione alla liturgia, 979-12-5482-223-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04434236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atrapado por el color. Oro, fondo y mancha en la pintura del Gótico internacional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los fastos del gótico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Crítica, pp.139-156, 2024, 978-84-08-29441-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange des genres épigraphiques. Épitaphes de saints et authentiques de défunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabio Coden. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sepolture Medievali (IV-XV secolo). Spazi, opere, scritture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, tome 1, Silvana Editoriale, pp.300-331, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05018431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualities, Features, and Fashion - Theoretical Notes on the Epigraphic Minuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonatan Pettersson; Anna Blennow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Models of Change in Medieval Textual Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.255-284, 2024, 978-3-11-061229-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110613353-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04842589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image par le voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juliette Brack; Julie Glodt; Nicolas Sarzeaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles, rituels, images (Europe occidentale, XIIIe-XVIIe siècles). Actes des journées d’étude « Rituel et image : textiles et révélation du sacré », 6-7 mai 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.3-9, 2024, Histoire de l'art médiéval, 978-2-491040-15-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêts d’écrire. L’usage des livres anépigraphes dans les images monumentales du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Simon-Oikawa et Hélène Campaignolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces du blanc. Discours, pratiques, créations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.119-138, 2024, 978-2-37701-166-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience intranquille : création contemporaine et pratiques historiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Uberti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morgane UBERTI; Vincent DEBIAIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traversées. Limites, cheminements et créations en épigraphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour, pp.281-308, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/balades3.9782353111589.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El monasterio románico como lugar de enterramiento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedro Luis Huerta Huerta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El monasterio románico. De lo artístico a lo funcional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundación Santa María la Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-109, 2024, 978-84-17158-52-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04665605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, tome 1, Silvana Editoriale, pp.300-331, 2024, Minima Medievalia, 978-88-366-5753-7</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEXTILITÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miljenko Jurković. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REPENSER L’HISTOIRE DE L’ART MÉDIÉVAL EN 2023 - Recueil d’études offertes à Xavier Barral i Altet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zagreb - International Research Center for Late Antiquity and the Middle Ages, pp.195-206, 2023, DISSERTATIONES ET MONOGRAPHIAE, 978-953-8250-18-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire graphique de l'eucharistie. Inscriptions et autel dans l'église médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Plagnieux; Anne-Orange Poilpré. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'église microcosme. Architecture, objets et images au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Presses de la Sorbonne, pp.105-127, 2023, Histo.Art, 979-10-351-0886-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 4, Edizioni Santa Croce, pp.87-112, 2024, Biblioteca di Iniziozione alla liturgia, 979-12-5482-223-4</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04122122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verse Epitaphs and Funerary Narratives. A Complex Inscription from the Cathedral in Girona (14th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vinni Lucherini; Tanja Michalsky; Diego Carnevale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing on Tombs in Medieval and Early Modern Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viela, pp.215-230, 2023, 978-88-3313-864-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Crítica, pp.139-156, 2024, 978-84-08-29441-2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04132072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà lecture et culture. Notes sur la notion de communication en épigraphie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabel Veláquez Soriano; Sara López-Maroto Quiñones. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Praxis epigráfica. Desarrollo en el tiempo y en el espacio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.475-494, 2023, 978-84-18981-49-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.3-9, 2024, Histoire de l'art médiéval, 978-2-491040-15-4</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04205903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Pallottini; Estelle Ingrand-Varenne; Janneke Raaijmakers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces: Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1-8, 2023, Utrecht Series in Medieval Literacy, 978-2-503-60236-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Maisonneuve &amp; Larose, pp.119-138, 2024, 978-2-37701-166-7</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Bacci; Fabrizio Crivello; Vesna Scepanovic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images in Premodern Societies. A Dialogue about the State of the Field on the Occasion of the 20th Anniversary of «Iconographica»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SISMEL - Edizioni del Galluzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.116-120, 2023, Iconographica Library, 978-88-9290-279-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Expérience intranquille : création contemporaine et pratiques historiennes</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04308124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux limites de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">victoire desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silence. Album</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Équarquillé, pp.130-143, 2023, 9782901968061</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Guillermo Escolar Editor, pp.475-494, 2023, 978-84-18981-49-4</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04357458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom, marque dans l'image et marqueur de l'objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Pallottini; Estelle Ingrand-Varenne; Janneke Raaijmakers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Names in Medieval Sacred Spaces: Inscriptions in the West, from Late Antiquity to the Early Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.105-135, 2023, 978-2-503-602236-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04068425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture sur le tissu de l’autel. Une liturgie dans les plis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images, signes et paroles dans l’Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, Brepols Publishers, pp.41-61, 2022, Collection d'études médiévales de Nice, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.CEM-EB.5.132262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Le Roux; Béatrice Delaurenti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture of Contagions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the MIT Press, pp.249-257, 2021, 9780262045919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03498433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix du célébrant : à propos du nœud d’ivoire de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’arredo liturgico tra Oriente e Occidente (V-XV secolo): frammenti, opere e contesti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.504-513, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05297197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colour as Subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elina Gertsman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abstraction in Medieval Art. Beyond the Ornament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.33-54, 2021, 9789462989894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linens, Clothes and Ornaments. Writing on Altar Textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanja Kohwagner-Nikolai; Bernd Päffgen; Christine Steininger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Über Stoff und Stein: Knotenpunkte von Textilkunst und Epigraphik. Beiträge zur 15. internationalen Fachtagung für mittelalterliche und frühneuzeitliche Epigraphik vom 12. bis 14. Februar 2020 in München</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.72-83, 2021, 978-3-447-11697-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03455485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La muerte del príncipe en las inscripciones medievales. Cifras y preguntas (Francia-Navarra; s. X-XIII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fermín Miranda García; María Teresa López de Guereño Sanz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La muerte de los príncipes en la Edad Media. Balance y perspectivas historiográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 182, Casa de Velázquez, pp.219-232, 2020, Collection de la Casa de Velázquez, 9788490962572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.22937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03028065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti; Thomas Le Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la contagion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vendémiaire, pp.325-330, 2020, 9782363583536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03185597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debiais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...16 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Debiais; Victoria Turner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Words in the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Brepols, pp.1-3, 2020, UTRECHT STUDIES IN MEDIEVAL LITERACY, 978-2-503-58795-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.USML-EB.5.120719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Zagreb - International Research Center for Late Antiquity and the Middle Ages, pp.195-206, 2023, DISSERTATIONES ET MONOGRAPHIAE, 978-953-8250-18-7</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02947710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une communauté graphique. La lettre et le geste dans la peinture murale pyrénéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carles Mancho; Milagros Guardia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pirineus Romànics. Espai de confluències artístiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Barcelona Edicions, pp.153-172, 2020, 9788491685784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 15, Presses de la Sorbonne, pp.105-127, 2023, Histo.Art, 979-10-351-0886-1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echoes and Silences of Liturgy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bissera V. Pentcheva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Icons of Sound. Voice, Architecture, and Imagination in Medieval Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.116-134, 2020, Music and Visual Culture, 9780367440879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Viela, pp.215-230, 2023, 978-88-3313-864-0</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing and Image Making in Western Europe Romanesque Sculpture (en coréen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing and Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hankukmunwhasa, pp.269-295, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.116-120, 2023, Iconographica Library, 978-88-9290-279-4</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures rhizomiques de l’épigraphie funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La memoria post mortem dall’Antichità al Medioevo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.149-165, 2020, 978-88-3313-153-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.105-135, 2023, 978-2-503-602236-3</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02516758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apuntes de cultura visual acerca de la figura del actor en el libro medieval (s. IX-XI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helena Carvajal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representatividad, devoción y usos del libro en el mundo medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In culpa est (7), Servicio de Publicaciones. Universidad de Zaragoza, pp.43-55, 2019, 2387-0915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Debiais</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02025931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nudité voilée de Noé et les linges de l'autel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rideau, le voile et le dévoilement du proche-Orient ancien à l'Occident médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, 2019, 9782705340155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02381129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urkunden in Stein. Funktionen und Wirkungen urkundlicher Inschriften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inschriftenkulturen im kommunalen Italien. Traditionen, Brüche, Neuanfänge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.65-90, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité et présence des inscriptions dans l’image médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VISIBILITÉ ET PRÉSENCE DE L'IMAGE DANS L'ESPACE ECCLÉSIAL Byzance et Moyen Âge occidental sous la direction de Sulamith Brodbeck et Anne-Orange Poilpré avec la collaboration de Michel Stavrou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.357-378, 2019, 979-10-351-0301-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La liste médiévale : une technique matérielle et cognitive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chastang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Angotti, P. Chastang, V. Debiais, L. Kendrick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs des listes au Moyen Âge (1) : Écritures de la liste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.5-13, 2019, 979-10-351-0317-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.54958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’escriptura del món. Les inscripcions del Brodat de la Creació de Girona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El brodat de la Creació de la Catedral de Girona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie dans son enveloppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Deswarte, Klaus Herbers, Helene Sirantoine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecriture et genre epistolaires (IVe-XIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, casa de velazquez, pp.235-246, 2018, 978-84-9096-166-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.4994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Amsterdam University Press, pp.33-54, 2021, 9789462989894</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INTENCIÓN DOCUMENTAL, DECISIONES EPIGRÁFICAS. LA INSCRIPCIÓN MEDIEVAL ENTRE EL AUTOR Y SU AUDIENCIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Marchat, L. Barco. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritura y Sociedad: El Clero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comares, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, the MIT Press, pp.249-257, 2021, 9780262045919</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01946262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Christ's monogram to God's presence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jeffrey Hamburger; Brigitte M. Bedos-Rezak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign and Design. Script as Image in Cross-Cultural Perspective (300–1600 CE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dumbarton Oaks, pp.135-153, 2016, 9780884024071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Harrassowitz Verlag, pp.72-83, 2021, 978-3-447-11697-8</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pied de la lettre. Une lecture ouverte et liturgique des relations texte/image dans la peinture murale romane catalane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie-Diane Daussy; Nicolas Reveyron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Église, lieu de performances : In Locis competentibus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Picard, pp.71-85, 2016, 978-2-7084-1015-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...1231 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01389488v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01348494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tentation de Byzance. Réflexions sur les inscriptions byzantines vues de la Latinité</w:t>
               </w:r>
@@ -13886,51 +13886,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63076616"/>
+    <w:nsid w:val="4F756F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14117,51 +14117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-debiais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083282971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52026274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ahloma.ehess.fr/2018/02/21/debiais-vincent/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/vincent-debiais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://devisu.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297171v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Puccio-Den" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.726" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156gt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789577v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.525.0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.87626" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2023.2168117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yve-Alain Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fontan del Junco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gertsman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kumler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962601v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Senra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17546559.2020.1812691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5993" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297193v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5726" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5924" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00138282-53.2.45" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231010v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.%25x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450907v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080222v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178875v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.103812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100728" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2007.463492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110534597-0012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450994v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190902v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250350v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686495v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492822v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947718v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Turner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18644/le-silence-dans-l-art" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278505v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54932" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17888/la-croisee-des-signes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713871_011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01260-9_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665605v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.santamarialareal.org/en/productos/detalles/el-monasterio-romanico-de-lo-artistico-a-lo-funcional/822" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110613353-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434236v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789568v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634789v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.23" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galluzzo.mirabileweb.it/edgalluzzo/saggi/m/1271/s/5945" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=victoire desprez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.132262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190453v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498433v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299104v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.22937" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947710v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120719" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049308v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135038v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160833v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146335v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4994" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946262v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348494v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146873v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-debiais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3397-4421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083282971" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52026274" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ahloma.ehess.fr/2018/02/21/debiais-vincent/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/vincent-debiais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://devisu.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gregor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debiais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Puccio-Den" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.726" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297171v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05380310v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156gt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/esim.105419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04884285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789577v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/histo.525.0060" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04367076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/jolcel.87626" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Anger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04083114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02666286.2023.2168117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03827758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yve-Alain Bois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fontan del Junco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gertsman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aden Kumler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554742v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aim&#233; Villano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Mavromatidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gr&#233;gor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220221v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Foletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Palladino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sparhubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Voyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.131121" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Senra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17546559.2020.1812691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533763v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.7241" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Uberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160832v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.118044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01845340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02155782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01469167v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/peme.12326" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5726" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639656v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5924" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370168v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.5993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00138282-53.2.45" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231010v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02915615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2015.6.%25x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178875v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVI.5.103812" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450907v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.103143" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987191v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699538v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836557v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817029v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.11070" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653481v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.VIATOR.1.100728" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739625v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739605v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343568v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Favreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2007.463492" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343564v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05532724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01688712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Loaec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190230v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579658v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110534597-0012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mineo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Renedo Mirambell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hablot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958386v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281525v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430467v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085066v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250237v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343562v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05480362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857339v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Menudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaudin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2020_cat_2_1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Turner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Jean Bord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04311803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18644/le-silence-dans-l-art" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angotti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chastang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04217268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/cifm_0000-0000_2017_cat_1_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17888/la-croisee-des-signes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092840v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533829v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343582v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CZ.MUNI.M280.0677-2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05537073v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004713871_011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446627v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farago" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01260-9_3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434236v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018431v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110613353-008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04634789v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/balades3.9782353111589.23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665605v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.santamarialareal.org/en/productos/detalles/el-monasterio-romanico-de-lo-artistico-a-lo-funcional/822" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04122122v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132072v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04205903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04308124v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galluzzo.mirabileweb.it/edgalluzzo/saggi/m/1271/s/5945" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357458v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=victoire desprez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879889v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CEM-EB.5.132262" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05297197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190453v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03455485v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028065v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.22937" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947710v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.USML-EB.5.120719" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049308v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135038v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299104v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02381129v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146335v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160833v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03278771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.54958" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778567v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.4994" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946262v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348494v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389488v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146873v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://verlag.oeaw.ac.at" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431642v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926984v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>