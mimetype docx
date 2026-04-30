--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -100,559 +100,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t>
+                <w:t xml:space="preserve">Extensive environmental survey of free-living amoebae and their elusive association with Mycobacterium bovis or Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Fattar</w:t>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Louni</w:t>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buysse</w:t>
+                <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Floriano</w:t>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanne Bertaux</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (1), pp.fiae164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343249v1</w:t>
+                <w:t xml:space="preserve">hal-04891776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neglected Role of Heterotrophic Protists in Engineered Water Systems</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Song</w:t>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Dowdell</w:t>
+                <w:t xml:space="preserve">Anaïs Dufau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Skerlos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c04958⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490764v1</w:t>
+                <w:t xml:space="preserve">hal-05135735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive environmental survey of free-living amoebae and their elusive association with Mycobacterium bovis or Mycobacterium avium subsp. paratuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Neglected Role of Heterotrophic Protists in Engineered Water Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Jessu</w:t>
+                <w:t xml:space="preserve">Katherine Dowdell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Steven Skerlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Burtin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutgarde Raskin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae164⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (48), pp.25470-25491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c04958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891776v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Convergence of Nutritional Symbionts in Ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noor Fattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Onillon</w:t>
+                <w:t xml:space="preserve">Meriem Louni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Dufau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Marie Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+                <w:t xml:space="preserve">Anna Maria Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">Joanne Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135735v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and Spatial Survey on the Abundance of Amoebae and Bacteria in an Estuary and the Role of Environmental Parameters</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (5), pp.e70198. </w:t>
@@ -824,51 +824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (6), pp.e0026125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arthofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Panhölzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,295 +1164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Rosculus vilicus sp. nov., a rhizarian amoeba interacting with Mycobacterium avium subsp. paratuberculosis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1324985⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), pp.1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411548v1</w:t>
+                <w:t xml:space="preserve">hal-04172313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of Non-Tuberculous Mycobacteria Including Mycobacterium avium subsp. paratuberculosis Associated with Environmental Amoebae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Rosculus vilicus sp. nov., a rhizarian amoeba interacting with Mycobacterium avium subsp. paratuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jessu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rochard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Moyen</w:t>
+                <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), pp.1781. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1324985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani13111781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1324985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172313v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Eukaryotes and Factors Influencing Their Biogeography in Drinking Water Metagenomes</w:t>
               </w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Timmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,408 +1566,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive symbiosis against giant viruses in amoebae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identifying group‐specific primers for environmental Heterolobosa by high‐throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Willemsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Panhölzl</w:t>
+                <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Horn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Barrouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Mollichella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Herbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2205856119⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (9), pp.2476-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781121v1</w:t>
+                <w:t xml:space="preserve">hal-04039354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying group‐specific primers for environmental Heterolobosa by high‐throughput sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Here, there and everywhere: Ecology and biology of the Dependentiae phylum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14080⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039354v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Here, there and everywhere: Ecology and biology of the Dependentiae phylum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Defensive symbiosis against giant viruses in amoebae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Arthofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Willemsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Panhölzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (36), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2205856119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982773v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of DNA purification methods for high‐throughput sequencing of fungal communities from wine fermentation</w:t>
               </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicrobiologyOpen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Beaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.1526. </w:t>
@@ -2230,51 +2230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,64 +2351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae and squatters in the wild: ecological and molecular features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermamoeba vermiformis in hospital network: a benefit for Aeromonas hydrophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Perraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,317 +2609,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t>
+                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Perrin</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bouchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Anasthasia Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hechard</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057160v1</w:t>
+                <w:t xml:space="preserve">hal-04254422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Richness of Environmental Waterborne Bacterial Species to Find Natural Legionella pneumophila Competitors</w:t>
+                <w:t xml:space="preserve">Microbiome of drinking water: A full-scale spatio-temporal study to monitor water quality in the Paris distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Corre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yoann Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+                <w:t xml:space="preserve">Yann Hechard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.3360. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.375-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254422v1</w:t>
+                <w:t xml:space="preserve">hal-02057160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermamoeba vermiformis: a Free-Living Amoeba of Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,103 +2992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Mycobacterium avium subsp. paratuberculosis Hosted by Free-Living Amoebae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.1-7. </w:t>
@@ -3126,90 +3126,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterium llatzerense, a waterborne Mycobacterium, that resists phagocytosis by Acanthamoeba castellanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3273,64 +3273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors shaping cultured free-living amoebae and their associated bacterial community within drinking water network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3390,90 +3390,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrosequencing analysis of bacterial diversity in dental unit waterlines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lesobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.223-31. </w:t>
@@ -3523,77 +3523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on microbial dark matter: a TM6 bacterium as natural endosymbiont of a free-living amoeba.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,51 +3678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae: what part do they play in healthcare-associated infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Hechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of Amoebae–Mycobacteria Association in Drinking Water Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Mougari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cambau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (20), pp.11872-11882. </w:t>
@@ -3928,77 +3928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome of free-living amoebae isolated from drinking water.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brouke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,90 +4115,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une association inédite entre Pseudomonas aeruginosa, Stenotrophomonas maltophilia, Achromobacter sp. et un isolat environnemental d’amibe libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jessu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Burtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e Colloque français des Jeunes chercheurs en mucoviscidose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vaincre La Mucoviscidose, Feb 2026, Paris, France</w:t>
@@ -4227,51 +4227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahoy Legionellales! A marine amoeba hosts a full crew of endosymbionts, bringing the first marine Legionellales to the laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie-Anaïs Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4374,51 +4374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of The German Society of Protozoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The German Society of Protozoology, Feb 2024, Haltern am See, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4495,51 +4495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Oct 2024, Lille, France</w:t>
@@ -4568,90 +4568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic insights into non-canonical Legionellales symbionts of Free-living Amoebae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Fei Tsao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International conference on the biology and pathogenicity of free-living amoebae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4676,90 +4676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramoeba atlantica as a reservoir for Vibrio bathopelagicus a potential pathogen against marine bivalve.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Romatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,64 +4801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Living Amoebae Diversity in Drinking Water and Investigating the Role of Preferential Grazing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Dowdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4909,77 +4909,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortive infection and defensive symbiosis – novel defense strategies against giant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arthofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Panhölzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arno Bringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Agion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Carqueirane, France</w:t>
@@ -5159,90 +5159,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortive infection and defensive symbiosis – novel defense strategies against giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arthofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Panhölzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Horn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International meeting on the biology and pathogenesis of free-living amoebae (FLAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Poitiers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5293,51 +5293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zihan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5388,90 +5388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae, what is their diversity in the environment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Herbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5509,90 +5509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abortive infection and defensive symbiosis - novel defense strategies against giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arthofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Willemsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Panhölzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5673,64 +5673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5768,51 +5768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Ecology of Two New Amoebae, Isolated From a Thalassohaline Lake, Dziani Dzaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ponlaitiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae in drinking water networks: a treasure trove of intracellular (novel) bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du collège d’ingénierie civile et environnemental, Université du Michigan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Ann Harbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5949,51 +5949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoa are critical members of biofilms communities. IWA Biofilms 2020 workshop: Disrupting building plumbing biofilms: pathogens, ecology and environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA Biofilms 2020 Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Notre Dame (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6031,90 +6031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les amibes libres, un réservoir environnemental pour les mycobactéries non tuberculeuses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA., Oct 2018, Paris, France</w:t>
@@ -6143,90 +6143,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-living amoebae as environmental hosts for non-tuberculous Mycobacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6268,103 +6268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; hosted by free-living amoebae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
@@ -6425,103 +6425,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des amibes dans la transmission des infections mycobactériennes chez les ruminants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascel Samba-Louaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
@@ -6582,51 +6582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et implication des amibes libres dans la survie et la persistance des mycobactéries non tuberculeuses au sein d'un réseau d'eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Poitiers - Faculté des Sciences Fondamentales et Appliquées, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6822,51 +6822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Song" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dowdell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Skerlos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutgarde Raskin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04958" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Weisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00261-25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Panh&#246;lzl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Reipert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47308-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabrielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Dai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Timmers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Willemsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205856119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrouilhet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Mollichella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982773v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16307" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Ana&#239;s Belon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Guenault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fei Tsao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antonelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameet Pinto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01517979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jessu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Burtin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Crapart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490764v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Song" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Dowdell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Skerlos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutgarde Raskin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c04958" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fattar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Louni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Bertaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Agion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70198" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Weisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;chard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00261-25" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Duvivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-025-00818-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741668v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthofer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Panh&#246;lzl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Hay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Reipert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47308-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Moyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13111781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba-Louaka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1324985" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gabrielli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihan Dai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peer Timmers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van der Wielen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c09010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrouilhet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Mollichella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982773v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781121v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Willemsen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Horn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205856119" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sparrow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.1321" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Beaubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071526" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ponlaitiac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2020.125770" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuz011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perraud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maisonneuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Kaaki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-019-06457-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Corre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Legrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03360" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Perrin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hechard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.11.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1199-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46270" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01845234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.044" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesobre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.05.065" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZQZP4DQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12343" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JJKD1GZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420403v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cateau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hechard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M H Rodier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2014.05.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB83CTDV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494566v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Mougari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5036255" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934563v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brouke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.07.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7PBXZNG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hardouin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dupont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516582v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie-Ana&#239;s Belon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Guenault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517248v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Fei Tsao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516655v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Antonelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameet Pinto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517314v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517322v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517347v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ascel Samba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738389v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735417v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01517979v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>