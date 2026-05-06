--- v0 (2026-04-15)
+++ v1 (2026-05-06)
@@ -2081,1269 +2081,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesure, démesure et incommensurable de l’expérience esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expériences physiques et sensibles de la nature : artistes et chercheurs sur le terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vincent Deville, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bruit du monde : transformations alchimiques et spécificité des supports chez F.J. Ossang, Marc Hurtado et Jacques Perconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du disque à l’œuvre. Musique, arts visuels, cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serge Cardinal; Karine Bouchard, May 2022, Montréal (Canada (QC)), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’effondrements en surrections : les Alpes réelles et virtuelles de Jacques Perconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAISATGES I COSSOS VIRTUALS EN LA CULTURA VISUAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alan Salvadó, Nov 2022, Girona, Catalonia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Vincent Deville, Oct 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Herzog, lecteur et adaptateur du Lenz de Büchner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Werner Herzog : Mais je vois quelque chose que les autres ne voient pas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De brins d’herbes en palingénésies filmiques : quand la nature fait retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Végéter. Une écologie des formes à partir du végétal – arts visuels, cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l'expérience du spectateur devient geste de cinéaste : The Action de David Matarasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th NECS Conferenc, Sensibility and the Senses: Media, Bodies, Practices, Paris, 29 juin - 1er juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence du changement de position de l’observateur sur l’observation d’un objet : PARALLAXE (2017) du collectif Nominoë</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts filmiques et expérimentations optiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saint-Denis, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altération et altérité dans la trilogie de la guerre de Yervant Gianikian et Angela Ricci Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tommies, Poilus, Frontschweine. Représentations artistiques de soi et l’autre dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Bianchi; Fabien Meynier, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Bianchi; Fabien Meynier, Nov 2017, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Herzog : l’analyse du film mise à nue par son cinéaste, même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Dans le vif de l’analyse de film. Du regard à l’écriture : les gestes de l’analyste », Universités Picardie Jules Verne, Sorbonne Nouvelle Paris 3, Paris Ouest Nanterre La Défense, Lille, 12-15 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer ce désert : l'invention du paysage tarahumara dans 'La Fêlure du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études « L'oeuvre de Raymonde Carasco et Régis Hébraud », EHESS Paris, 25 mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France. pp.191-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lille, France</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Materiality and sensoriality of filmic and videographic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Politiques et usages critiques des images d'archives : Yervant Gianikian et Angela Ricci Lucchi », EHESS / Centre Georges Pompidou, Paris, 25-25 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occuper, repenser, déplacer : états de sièges dans le cinéma contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ossang : si l'audace de Welles vous a touché, vous ferez des films !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Après Welles : influences et imitations", RIRRA 21, Université Paul-Valéry Montpellier 3, 16-17 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film is an art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gulf Summer University, La Fémis, Paris, 17 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les joyeuses apocalypses de Jack Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Les joyeuses apocalypses de Jack Smith", Mire, Le Lieu Unique, Nantes, 11 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie pour une étude des formes contemporaines du montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Plasticités contemporaines", Université Sorbonne Nouvelle, Paris, 27 avril 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montage à distance et figuration du génocide arménien dans &amp;quot;Nous&amp;quot; (1969) d'Artavazd Pelechian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le génocide des Arméniens, 1915-2015. Discours et représentations", RIRRA 21, CRISES, Université Paul-Valéry Montpellier 3, Montpellier, 5-6 février 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palingénésies, les renaissances de la Nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Musée d'Art Moderne André Malraux, Le Havre, 13 mai 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293497v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-02293502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les films-performances du collectif Nominoë : à la croisée du cinéma élargi, de la performance et de l'installation</w:t>
               </w:r>
@@ -5022,173 +5022,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montage à distance et figuration du génocide arménien dans Nous (1969) d’Artavazd Pelechian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Asso; Héléna Demirdjian; Patrick Louvier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exprimer le génocide des Arméniens. Connaissance, arts et engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2016, 9782753551305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La montaña. Peñascos grandes y pequeños: notas sobre la montaña en le cine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jordi Balló y Alain Bergala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivos visuales del cine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Galaxia, pp.195-202, 2016, 9782753577411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293503v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03517998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montaña: Peñascos grandes y pequeños: notas sobre la montaña en le cine</w:t>
               </w:r>
@@ -5921,51 +5921,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB488093"/>
+    <w:nsid w:val="1D50A4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2152-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142705454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ajfs.2025.05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Le Bihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Murari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Della Noce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70729-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lalou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-deville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2152-2399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142705454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/ajfs.2025.05" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464147v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951798v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293510v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293509v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293468v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518066v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518065v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293490v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Olc&#232;se" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Le Bihan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432839v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Murari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Della Noce" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70729-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04464142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027240v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951762v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517981v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lalou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517988v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293525v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517998v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293503v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293508v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293507v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293481v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>