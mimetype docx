--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -806,265 +806,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical buckling of a table-tennis ball impinging normally on a rigid target: experimental and numerical studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théophile Rémond</w:t>
+                <w:t xml:space="preserve">High-speed imaging of magnetized plasmas: When electron temperature matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014207⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.032104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718994v1</w:t>
+                <w:t xml:space="preserve">hal-03612335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed imaging of magnetized plasmas: When electron temperature matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Vincent</w:t>
+                <w:t xml:space="preserve">Dynamical buckling of a table-tennis ball impinging normally on a rigid target: experimental and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheedev Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud G Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (3), pp.032104. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.014207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0083130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.106.014207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612335v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal noise of a cryo-cooled silicon cantilever locally heated up to its melting point</w:t>
               </w:r>
@@ -1442,295 +1442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gated quantum dot strongly coupled to an optical microcavity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamics control shear-induced pattern formation in attractive suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immo Söllner</w:t>
+                <w:t xml:space="preserve">Zsigmond Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Sekatski</w:t>
+                <w:t xml:space="preserve">Vincent Grenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pecorario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias C. Löbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1709-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (25), pp.12193-12198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901370116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392916v1</w:t>
+                <w:t xml:space="preserve">hal-02350009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics control shear-induced pattern formation in attractive suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsigmond Varga</w:t>
+                <w:t xml:space="preserve">A gated quantum dot strongly coupled to an optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Najer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grenard</w:t>
+                <w:t xml:space="preserve">Immo Söllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pecorario</w:t>
+                <w:t xml:space="preserve">Pavel Sekatski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">Matthias C. Löbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (25), pp.12193-12198. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.622-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901370116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1709-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350009v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high-quality oxide coating materials used in gravitational-wave advanced detectors</w:t>
               </w:r>
@@ -1978,377 +1978,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Coillet</w:t>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Amato</w:t>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881003v1</w:t>
+                <w:t xml:space="preserve">hal-02999542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fausto Acernese</w:t>
+                <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999542v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
@@ -2399,90 +2399,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
@@ -2514,1099 +2514,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+                <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143735v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485091v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417039v1</w:t>
+                <w:t xml:space="preserve">hal-02485091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
+                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+                <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999753v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of probing mechanical losses of coatings at cryogenic temperatures</w:t>
               </w:r>
@@ -3854,773 +3854,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01357284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianjun Li</w:t>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Geitner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00922871v2</w:t>
+                <w:t xml:space="preserve">hal-00952818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Geitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpietro Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952818v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00922871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839010v1</w:t>
+                <w:t xml:space="preserve">hal-00943789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balhamri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00943789v1</w:t>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High entropy alloys deposited by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.2478-2479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,373 +4648,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t>
+              <w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441651v1</w:t>
+                <w:t xml:space="preserve">hal-00444100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t>
+              <w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444100v1</w:t>
+                <w:t xml:space="preserve">hal-00441651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex structure / composition relationship in thin films of AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 117 (1), pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpietro Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5908,90 +5908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de films minces métalliques complexes : expériences et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6046,77 +6046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6152,243 +6152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
+                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613859v1</w:t>
+                <w:t xml:space="preserve">hal-00642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
+                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
+              <w:t xml:space="preserve">CIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642320v1</w:t>
+                <w:t xml:space="preserve">hal-00613859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de films minces d'alliages métalliques complexes hydrophobes par pulvérisation plasma</w:t>
               </w:r>
@@ -6400,64 +6400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 1698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,51 +6495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés thermophysiques du silicium microporeux et silicium cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,64 +6646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC magnetron sputtering deposition and characterisation of gold oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6814,51 +6814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of yttria stabilized zirconia thin film by high-power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Magnfält</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,506 +6933,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409340v1</w:t>
+                <w:t xml:space="preserve">hal-00448835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410707v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448835v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7690,51 +7690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>