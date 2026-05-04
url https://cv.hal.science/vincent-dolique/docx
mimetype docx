--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1442,295 +1442,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics control shear-induced pattern formation in attractive suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gated quantum dot strongly coupled to an optical microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Najer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsigmond Varga</w:t>
+                <w:t xml:space="preserve">Immo Söllner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grenard</w:t>
+                <w:t xml:space="preserve">Pavel Sekatski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pecorario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">Matthias C. Löbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1901370116⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7784), pp.622-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1709-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350009v1</w:t>
+                <w:t xml:space="preserve">hal-02392916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gated quantum dot strongly coupled to an optical microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Najer</w:t>
+                <w:t xml:space="preserve">Hydrodynamics control shear-induced pattern formation in attractive suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsigmond Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immo Söllner</w:t>
+                <w:t xml:space="preserve">Vincent Grenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Sekatski</w:t>
+                <w:t xml:space="preserve">Stefano Pecorario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias C. Löbl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 575 (7784), pp.622-627. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (25), pp.12193-12198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1709-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1901370116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392916v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of high-quality oxide coating materials used in gravitational-wave advanced detectors</w:t>
               </w:r>
@@ -2246,51 +2246,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
@@ -2325,106 +2325,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999862v1</w:t>
+                <w:t xml:space="preserve">hal-02999780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
+                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
@@ -2459,618 +2459,618 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999780v1</w:t>
+                <w:t xml:space="preserve">hal-02999862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999753v1</w:t>
+                <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Abbott</w:t>
+                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Abbott</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
+              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645859v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645700v1</w:t>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Abbott</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
               </w:r>
@@ -3184,51 +3184,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
@@ -3267,78 +3267,78 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485091v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
               </w:r>
@@ -3452,51 +3452,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
@@ -3535,78 +3535,78 @@
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+                <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of probing mechanical losses of coatings at cryogenic temperatures</w:t>
               </w:r>
@@ -3854,773 +3854,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01357284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Geitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpietro Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.092004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952818v1</w:t>
+                <w:t xml:space="preserve">ensl-00922871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianjun Li</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Geitner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.092004. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00922871v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943789v1</w:t>
+                <w:t xml:space="preserve">hal-00839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839010v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balhamri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High entropy alloys deposited by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.2478-2479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4667,77 +4667,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4801,64 +4801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,64 +4931,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex structure / composition relationship in thin films of AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,64 +5908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de films minces métalliques complexes : expériences et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,77 +6046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6152,243 +6152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
+                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
+              <w:t xml:space="preserve">CIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642320v1</w:t>
+                <w:t xml:space="preserve">hal-00613859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
+                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613859v1</w:t>
+                <w:t xml:space="preserve">hal-00642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de films minces d'alliages métalliques complexes hydrophobes par pulvérisation plasma</w:t>
               </w:r>
@@ -6400,64 +6400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 1698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,51 +6495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés thermophysiques du silicium microporeux et silicium cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,64 +6646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC magnetron sputtering deposition and characterisation of gold oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6933,506 +6933,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448835v1</w:t>
+                <w:t xml:space="preserve">hal-00409308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
+              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409308v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t>
+                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409340v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
+                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410707v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7690,51 +7690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>