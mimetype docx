--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1978,1635 +1978,1635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.P. Abbott</w:t>
+                <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich Abbott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kendall Ackley</w:t>
+                <w:t xml:space="preserve">Valérie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999542v1</w:t>
+                <w:t xml:space="preserve">hal-01881003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated evolution of structure and mechanical loss of a sputtered silica film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Granata</w:t>
+                <w:t xml:space="preserve">Constraints on cosmic strings using data from the first Advanced LIGO observing run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Coillet</w:t>
+                <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alex Amato</w:t>
+                <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Mater.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (05), pp.053607. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.053607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881003v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
+                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999780v1</w:t>
+                <w:t xml:space="preserve">hal-02999862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Band All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+                <w:t xml:space="preserve">GW170817: Implications for the stochastic gravitationnal-wave background from compact binary coalescences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (10), pp.102003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (9), pp.091101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.97.102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.091101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999862v1</w:t>
+                <w:t xml:space="preserve">hal-02999780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645859v1</w:t>
+                <w:t xml:space="preserve">hal-02999753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (6), pp.062002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645700v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Search for Periodic Gravitational Waves in the O1 LIGO Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">GW170104: Observation of a 50-solar-mass binary black hole coalescence at redshift 0.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.062002⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (22), pp.221101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.221101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645676v1</w:t>
+                <w:t xml:space="preserve">hal-01645700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">GW170817: Observation of Gravitational Waves from a Binary Neutron Star Inspiral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (16), pp.161101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485091v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Search for gravitational waves from Scorpius X-1 in the first Advanced LIGO observing run with a hidden Markov model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rich Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.122003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.122003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143735v1</w:t>
+                <w:t xml:space="preserve">hal-02485091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Search for continuous gravitational waves from neutron stars in globular cluster NGC 6544</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.082005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999799v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
+                <w:t xml:space="preserve">First low-frequency Einstein@Home all-sky search for continuous gravitational waves in Advanced LIGO data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417039v1</w:t>
+                <w:t xml:space="preserve">hal-02999799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for intermediate mass black hole binaries in the first observing run of Advanced LIGO</w:t>
+                <w:t xml:space="preserve">First narrow-band search for continuous gravitational waves from known pulsars in advanced detector data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin P. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rich Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendall Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022001. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (12), pp.122006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.022001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.96.122006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999753v1</w:t>
+                <w:t xml:space="preserve">hal-02417039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of probing mechanical losses of coatings at cryogenic temperatures</w:t>
               </w:r>
@@ -3854,773 +3854,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01357284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianjun Li</w:t>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Geitner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00922871v2</w:t>
+                <w:t xml:space="preserve">hal-00952818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the key factors driving the resistivity of AuOx thin films grown by reactive magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of mechanical thermal noise and energy dissipation in optical dielectric coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe A. Aguilar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Geitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpietro Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 295, pp.194- 197. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952818v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00922871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839010v1</w:t>
+                <w:t xml:space="preserve">hal-00943789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+                <w:t xml:space="preserve">Energy transferred to the substrate surface during reactive magnetron sputtering of aluminum in Ar/O2 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balhamri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Dussart</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 539, pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Remi Dussart</w:t>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.547(2013) 44-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00943789v1</w:t>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High entropy alloys deposited by magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.2478-2479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,373 +4648,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Y. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t>
+              <w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444100v1</w:t>
+                <w:t xml:space="preserve">hal-00441651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of AlCoCrCuFeNi high entropy alloy thin films studied by in-situ XRD analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-YSZ films deposited by reactive magnetron sputtering for SOFC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 204, pp.1989-1992. </w:t>
+              <w:t xml:space="preserve">, 2010, 204, pp.2376-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2009.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441651v1</w:t>
+                <w:t xml:space="preserve">hal-00444100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex structure / composition relationship in thin films of AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 117 (1), pp.142-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5679,51 +5679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianpietro Cagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Coillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5908,90 +5908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de films minces métalliques complexes : expériences et simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6046,77 +6046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of energy influx measurements in low pressure plasma processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6152,243 +6152,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
+                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613859v1</w:t>
+                <w:t xml:space="preserve">hal-00642320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependence of hydrophobic properties versus the chemical composition in a AlCoCrCuFeNi high entropy alloy</w:t>
+                <w:t xml:space="preserve">How the deposition parameters influence the microstructure of metallic alloy thin films deposited by plasma magnetron sputtering?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD C41</w:t>
+              <w:t xml:space="preserve">CIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nantes, France. http://vide.org/cip2011/fileadmin/document/CIP_11_program_poster.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642320v1</w:t>
+                <w:t xml:space="preserve">hal-00613859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de films minces d'alliages métalliques complexes hydrophobes par pulvérisation plasma</w:t>
               </w:r>
@@ -6400,64 +6400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, NANTES, France. pp.résumé 1698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,51 +6495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des propriétés thermophysiques du silicium microporeux et silicium cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,64 +6646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetron, Ion processing &amp; Arc Technologies European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Metz, France</w:t>
@@ -6745,51 +6745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC magnetron sputtering deposition and characterisation of gold oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSE 2010 - 12th International Conference on Plasma Surface Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Garmisch-Partenkirchen, Germany. pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6814,51 +6814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of yttria stabilized zirconia thin film by high-power impulse magnetron sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Magnfält</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6933,506 +6933,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
+              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00409308v1</w:t>
+                <w:t xml:space="preserve">hal-00448835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de films d'oxydes pour SOFC par pulvérisation magnetron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GDR 2985 « PACTE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Thermal stability and in-situ XRD analysis of AlCoCrCuFeNi high entropy alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2009, Symposium Q</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France. http://www.emrs-strasbourg.com/index.php?option=com_abstract&amp;Itemid=92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410707v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of KrF laser induced ripples formation in copper thin films by time resolved reflectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+                <w:t xml:space="preserve">Magnetron reactive sputtering deposition of oxide films for SOFC application,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Rezugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society, EMRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on PLASMA PROCESSES CIP2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448835v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7690,51 +7690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud G Rinaldi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe G&#233;minard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/mmdr-2mm3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348421v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pagaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dolique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trotabas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gueroult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ade476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rinaldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.015002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04542086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Claire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Plihon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad0b2f" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.055007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304110v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vincent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0131745" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083130" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718994v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vittoz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheedev Antony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-03117929v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fontana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pedurand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaouti Hansali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.062125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Najer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Tomm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Javadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander R. Korsch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petrak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.044004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Granata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balzarini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Canepa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degallaix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab77e9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo S&#246;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sekatski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. L&#246;bl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1709-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsigmond Varga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grenard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pecorario" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taberlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901370116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230100v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Terreni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Gemme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab206e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sassolas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Allocca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Cagnoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000C85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Coillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martinez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rich Abbott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Abbott" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Acernese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Ackley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999862v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Abbott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.102003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.091101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.022001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Abbott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.062002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.221101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.161101" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.122003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143735v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R. Abernathy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Adams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417039v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.122006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452279v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E Galliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E Del&#233;glise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim E Goryachev" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard E Neuhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972106" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Saracco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazario Morgado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Cajgfinger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.012007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.026" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00922871v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjun Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe A. Aguilar Sandoval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Geitner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.092004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dussart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839010v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.05.075" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2157942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441651v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tessier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2009.12.006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444100v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Rezugina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tessier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2009.05.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800695v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Rinaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834495v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Trotabas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gueroult" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Degallaix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/957/1/012006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immo Sollner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias C. Loebl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riedel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PHOSST.2018.8456757" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Xie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613859v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504409v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539854v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magnf&#228;lt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aiempanakit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Helmersson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410707v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>