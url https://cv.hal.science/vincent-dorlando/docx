--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -3467,100 +3467,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Nezri-Dufour. Giorgio Bassani : prisonnier du passé, gardien de la mémoire</w:t>
+                <w:t xml:space="preserve">Uomini e no d'Elio Vittorini, un néoréalisme en trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.233-236, n°19</w:t>
+              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Histoire en fictions. La Seconde Guerre mondiale dans le néoréalisme italien, [14 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293060v1</w:t>
+                <w:t xml:space="preserve">hal-02178685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivere memento. Il discorso memoriale in Bassani</w:t>
               </w:r>
@@ -3622,238 +3618,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uomini e no d'Elio Vittorini, un néoréalisme en trompe-l'oeil</w:t>
+                <w:t xml:space="preserve">Sophie Nezri-Dufour. Giorgio Bassani : prisonnier du passé, gardien de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula / Les colloques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, L’Histoire en fictions. La Seconde Guerre mondiale dans le néoréalisme italien, [14 p.]</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.233-236, n°19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178685v1</w:t>
+                <w:t xml:space="preserve">hal-02293060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria De Seta (a cura di), Armonia e conflitti. Dinamiche familiari nella narrativa italiana moderna e contemporanea</w:t>
+                <w:t xml:space="preserve">Du texte aux images, des images aux sons. Conversazione in Sicilia d'Elio Vitttorini entre photographie et film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.216-219, n°18</w:t>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le rire et la raison : mélange en hommage à Denis Ferraris, 14, pp.339-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293042v1</w:t>
+                <w:t xml:space="preserve">hal-02178669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte aux images, des images aux sons. Conversazione in Sicilia d'Elio Vitttorini entre photographie et film</w:t>
+                <w:t xml:space="preserve">Ilaria De Seta (a cura di), Armonia e conflitti. Dinamiche familiari nella narrativa italiana moderna e contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le rire et la raison : mélange en hommage à Denis Ferraris, 14, pp.339-363</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.216-219, n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178669v1</w:t>
+                <w:t xml:space="preserve">hal-02293042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plume et le crayon. Calvino, l’écriture, le dessin, l’image [actes du colloque qui s'est tenu à Aix-en-Provence les 20-22 janvier 2011, publiés dans le numéro 16 de la revue &amp;quot;Italies&amp;quot;, Université de Provence]</w:t>
               </w:r>
@@ -4195,165 +4195,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvino et le genre romanesque. Quelques réflexions (sans prétention)</w:t>
+                <w:t xml:space="preserve">Naples dans la littérature contemporaine. Entre persistance et mise à mort du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers pédagogiques du département d'italien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Spécial concours 2005, 2, pp.113-118</w:t>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Naples ville palimpseste, n° spécial, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279276v1</w:t>
+                <w:t xml:space="preserve">hal-02292750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naples dans la littérature contemporaine. Entre persistance et mise à mort du mythe</w:t>
+                <w:t xml:space="preserve">Calvino et le genre romanesque. Quelques réflexions (sans prétention)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Naples ville palimpseste, n° spécial, pp.31-45</w:t>
+              <w:t xml:space="preserve">Cahiers pédagogiques du département d'italien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Spécial concours 2005, 2, pp.113-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292750v1</w:t>
+                <w:t xml:space="preserve">hal-02279276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;esordio&amp;quot; de Calvino : lecture de &amp;quot;Ultimo viene il corvo</w:t>
               </w:r>
@@ -5578,51 +5578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE8D0077"/>
+    <w:nsid w:val="00EB37D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5726,51 +5726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29BBEEFC"/>
+    <w:nsid w:val="BFAA4B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5874,51 +5874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F1B8A849"/>
+    <w:nsid w:val="C4E4EB0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6022,51 +6022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B49FB864"/>
+    <w:nsid w:val="969D2A76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6170,51 +6170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9E0B7AE3"/>
+    <w:nsid w:val="B9CF103C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6413,51 +6413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/2748" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3124.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guglielmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03662295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chiassai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279276v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292750v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02940889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/2748" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3124.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guglielmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03662295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chiassai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02940889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>