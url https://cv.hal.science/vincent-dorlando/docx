--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1960,173 +1960,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per una lettura francescana di Fontamara</w:t>
+                <w:t xml:space="preserve">Per una lettura gramsciana di Fontamara d'Ignazio Silone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi; Mario Cimini. </w:t>
+              <w:t xml:space="preserve">Mario Cimini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ignazio Silone o La logica della privazione. Atti del Convegno internazionale di studi, Caen (7 febbraio 2019)-Pescina (23-24 agosto 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa editrice Rocco Carabba, 2020, (Convegni e celebrazioni), 978-88-6344-585-5</w:t>
+              <w:t xml:space="preserve">Ignazio Silone o la Logica della privazione. Atti del Convegno Internazionale di Studi Caen (7 Febbraio 2019) Pescina (23-24 Agosto 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa Editrice Carabba, [17 p.], 2020, (Convegni e celebrazioni), 978-88-6344-585-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025587v1</w:t>
+                <w:t xml:space="preserve">hal-02562014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per una lettura gramsciana di Fontamara d'Ignazio Silone</w:t>
+                <w:t xml:space="preserve">Per una lettura francescana di Fontamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mario Cimini. </w:t>
+              <w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi; Mario Cimini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ignazio Silone o la Logica della privazione. Atti del Convegno Internazionale di Studi Caen (7 Febbraio 2019) Pescina (23-24 Agosto 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Casa Editrice Carabba, [17 p.], 2020, (Convegni e celebrazioni), 978-88-6344-585-5</w:t>
+              <w:t xml:space="preserve">Ignazio Silone o La logica della privazione. Atti del Convegno internazionale di studi, Caen (7 febbraio 2019)-Pescina (23-24 agosto 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa editrice Rocco Carabba, 2020, (Convegni e celebrazioni), 978-88-6344-585-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562014v1</w:t>
+                <w:t xml:space="preserve">hal-05025587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de francophilie littéraire: traduction de Furetière et réappropriation du &amp;quot;Roman bourgeois&amp;quot; (de Ferrare ?) par Giorgio Bassani</w:t>
               </w:r>
@@ -3691,169 +3691,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du texte aux images, des images aux sons. Conversazione in Sicilia d'Elio Vitttorini entre photographie et film</w:t>
+                <w:t xml:space="preserve">Ilaria De Seta (a cura di), Armonia e conflitti. Dinamiche familiari nella narrativa italiana moderna e contemporanea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Le rire et la raison : mélange en hommage à Denis Ferraris, 14, pp.339-363</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.216-219, n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178669v1</w:t>
+                <w:t xml:space="preserve">hal-02293042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria De Seta (a cura di), Armonia e conflitti. Dinamiche familiari nella narrativa italiana moderna e contemporanea</w:t>
+                <w:t xml:space="preserve">Du texte aux images, des images aux sons. Conversazione in Sicilia d'Elio Vitttorini entre photographie et film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.216-219, n°18</w:t>
+              <w:t xml:space="preserve">PRISMI : Revue d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le rire et la raison : mélange en hommage à Denis Ferraris, 14, pp.339-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293042v1</w:t>
+                <w:t xml:space="preserve">hal-02178669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plume et le crayon. Calvino, l’écriture, le dessin, l’image [actes du colloque qui s'est tenu à Aix-en-Provence les 20-22 janvier 2011, publiés dans le numéro 16 de la revue &amp;quot;Italies&amp;quot;, Université de Provence]</w:t>
               </w:r>
@@ -4471,165 +4471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un engagement, deux méthodes : le débat entre Vittorini et Sartre dans le « Politecnico » et « Les Temps modernes »</w:t>
+                <w:t xml:space="preserve">Réflexions autour d'un astricide : Marinetti, poète mal luné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Regards croisés, 1, 14 p</w:t>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Mélanges offerts à Mario Fusco, 47-48, pp.141-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292101v1</w:t>
+                <w:t xml:space="preserve">hal-02292060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour d'un astricide : Marinetti, poète mal luné</w:t>
+                <w:t xml:space="preserve">Un engagement, deux méthodes : le débat entre Vittorini et Sartre dans le « Politecnico » et « Les Temps modernes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent d'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Mélanges offerts à Mario Fusco, 47-48, pp.141-153</w:t>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Regards croisés, 1, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292060v1</w:t>
+                <w:t xml:space="preserve">hal-02292101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il oublier Vittorini ?</w:t>
               </w:r>
@@ -5578,51 +5578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00EB37D8"/>
+    <w:nsid w:val="9A2AC409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5726,51 +5726,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BFAA4B32"/>
+    <w:nsid w:val="3F7F6F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5874,51 +5874,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C4E4EB0E"/>
+    <w:nsid w:val="D4A6DB9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6022,51 +6022,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="969D2A76"/>
+    <w:nsid w:val="7EB5CF95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6170,51 +6170,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B9CF103C"/>
+    <w:nsid w:val="2AB79F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6413,51 +6413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/2748" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3124.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guglielmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03662295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025587v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chiassai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293042v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02940889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unicaen.fr/recherche/mrsh/laslar/2748" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document3124.php" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent d'Orlando" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guglielmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03662295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025587v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292161v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279225v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chiassai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02291737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.899" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935572v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Amrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/italies.4562" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283409v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292750v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279276v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283416v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02940889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279438v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279317v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292203v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962428v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Loignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Noyaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>