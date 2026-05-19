--- v0 (2026-03-30)
+++ v1 (2026-05-19)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATAC‐seq in Emerging Model Organisms: Challenges and Strategies</w:t>
+                <w:t xml:space="preserve">Is antibiotic (mis)use an emerging ecological threat to wild insects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duğçar Ebrar Erdoğan</w:t>
+                <w:t xml:space="preserve">C. Ruth Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Karimifard</w:t>
+                <w:t xml:space="preserve">Jana Dobelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mozhgan Khodadadi</w:t>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liucong Ling</w:t>
+                <w:t xml:space="preserve">Svea Lindeboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.104837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jez.b.23305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156027v1</w:t>
+                <w:t xml:space="preserve">hal-05154488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is antibiotic (mis)use an emerging ecological threat to wild insects?</w:t>
+                <w:t xml:space="preserve">ATAC‐seq in Emerging Model Organisms: Challenges and Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ruth Archer</w:t>
+                <w:t xml:space="preserve">Duğçar Ebrar Erdoğan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Dobelmann</w:t>
+                <w:t xml:space="preserve">Shadi Karimifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
+                <w:t xml:space="preserve">Mozhgan Khodadadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svea Lindeboom</w:t>
+                <w:t xml:space="preserve">Liucong Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.104837. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2025.104837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.23305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154488v1</w:t>
+                <w:t xml:space="preserve">hal-05156027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift in virus composition in honeybees ( Apis mellifera ) following worldwide invasion by the parasitic mite and virus vector Varroa destructor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Oddie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Cuvillier-Hot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fisogni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Piot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antúnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,51 +914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unity in defence: honeybee workers exhibit conserved molecular responses to diverse pathogens (vol 18, 207, 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Poeschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unity in defence: honeybee workers exhibit conserved molecular responses to diverse pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Poeschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrsini E Natsopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino P Mcmahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,308 +1310,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European isolates of the Microsporidia Nosema apis and Nosema ceranae have similar virulence in laboratory tests on European worker honey bees</w:t>
+                <w:t xml:space="preserve">The Bee Microbiome: Impact on Bee Health and Model for Evolution and Ecology of Host-Microbe Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrsini E. Natsopoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
+                <w:t xml:space="preserve">Philipp Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Paxton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waldan K Kwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinn Mcfrederick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirk E Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Michael Barribeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13592-015-0375-9⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.02164-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339535v1</w:t>
+                <w:t xml:space="preserve">hal-04409211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bee Microbiome: Impact on Bee Health and Model for Evolution and Ecology of Host-Microbe Interactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European isolates of the Microsporidia Nosema apis and Nosema ceranae have similar virulence in laboratory tests on European worker honey bees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk E Anderson</w:t>
+                <w:t xml:space="preserve">Myrsini E. Natsopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seth Michael Barribeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert J. Paxton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (2), </w:t>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.02164-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13592-015-0375-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409211v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain transcriptomes of honey bees (&amp;lt;em&amp;gt;Apis mellifera&amp;lt;/em&amp;gt;) experimentally infected by two pathogens: Black queen cell virus and&amp;lt;em&amp;gt; Nosema ceranae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Paxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Mcdonnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large gene overlaps and tRNA processing in the compact mitochondrial genome of the crustacean Armadillidium vulgare.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao Kang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Dussaubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Apicultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (1), 35 p. </w:t>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverted Repeats and Genome Architecture Conversions of Terrestrial Isopods Mitochondrial DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Helleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,51 +2275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Ben Afia Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2370,51 +2370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread atypical mitochondrial DNA structure in isopods (Crustacea, Peracarida) related to a constitutive heteroplasmy in terrestrial species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,51 +2709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Alaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Csaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea Eisenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#287;&#231;ar Ebrar Erdo&#287;an" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Karimifard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Khodadadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liucong Ling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Linke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23305" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruth Archer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dobelmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Lindeboom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Oddie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Forsgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dahle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim de Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brettell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Chejanovsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Childers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-022-01740-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#250;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Campbell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11040239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Poeschl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gogol-Doering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiderato Annoscia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3624-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3597-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini E Natsopoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino P Mcmahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenkranz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05596-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini E. Natsopoulou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Paxton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0375-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldan K Kwong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Mcfrederick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk E Anderson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Michael Barribeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02164-15" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.09.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Kang Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13213" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey R. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.1.04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-013-9587-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0N84CNV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Eisenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05154488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruth Archer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Dobelmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svea Lindeboom" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Linke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2025.104837" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#287;&#231;ar Ebrar Erdo&#287;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Karimifard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Khodadadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liucong Ling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23305" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262780v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Oddie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mondet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Forsgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn Dahle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231529" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cuvillier-Hot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fisogni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;catherine Holl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim de Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brettell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Chejanovsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Childers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-022-01740-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beaurepaire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Piot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ant&#250;nez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Campbell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11040239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Poeschl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gogol-Doering" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Alaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiderato Annoscia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3624-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3597-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini E Natsopoulou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino P Mcmahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Frey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rosenkranz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05596-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Engel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldan K Kwong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinn Mcfrederick" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk E Anderson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Michael Barribeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02164-15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrsini E. Natsopoulou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Paxton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-015-0375-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Mcdonnell" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2016.09.010" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207138v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Alioua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marcad&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2015.1090078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Kang Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Csaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dussaubat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay D. Evans" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EC13213" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey R. Williams" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3896/IBRA.1.52.1.04" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Helleu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Raimond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Souty-Grosset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-013-9587-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0N84CNV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cordaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Afia Hatira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gr&#232;ve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.176.2284" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lafitte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g2012-008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Eisenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>