--- v0 (2026-04-05)
+++ v1 (2026-05-15)
@@ -480,217 +480,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier elimination for robot positioning with landmarks of uncertain position</w:t>
+                <w:t xml:space="preserve">Using constraint propagation for cooperative UAV localization from vision and ranging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ide-Flore Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAN 2018 - 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-2</w:t>
+              <w:t xml:space="preserve">CoProd 2018 - Constraint Programming and Decision Making Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814773v1</w:t>
+                <w:t xml:space="preserve">hal-01814775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using constraint propagation for cooperative UAV localization from vision and ranging</w:t>
+                <w:t xml:space="preserve">Quantifier elimination for robot positioning with landmarks of uncertain position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ide-Flore Kenmogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoProd 2018 - Constraint Programming and Decision Making Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-5</w:t>
+              <w:t xml:space="preserve">SCAN 2018 - 18th International Symposium on Scientific Computing, Computer Arithmetic, and Verified Numerical Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814775v1</w:t>
+                <w:t xml:space="preserve">hal-01814773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval-based cooperative UAVs pose domain characterization from images and ranges</w:t>
               </w:r>
@@ -2253,209 +2253,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization Confidence Domains via Set Inversion on Short-Term Trajectory</w:t>
+                <w:t xml:space="preserve">Reliable Positioning Domain Computation for Urban Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (5), pp.1244-1256. </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.21 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2262776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2013.2252058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877443v1</w:t>
+                <w:t xml:space="preserve">hal-00877459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Positioning Domain Computation for Urban Navigation</w:t>
+                <w:t xml:space="preserve">Localization Confidence Domains via Set Inversion on Short-Term Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drevelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnifait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (3), pp.21 - 29. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (5), pp.1244-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2013.2252058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2262776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877459v1</w:t>
+                <w:t xml:space="preserve">hal-00877443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iGPS: Global Positioning in Urban Canyons with Road Surface Maps</w:t>
               </w:r>
@@ -3043,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drevelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814775v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nicola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0202-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2262776" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877459v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2013.2252058" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2203222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0195-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69A70B48823A185A399845F671CBFEA77C0C229E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02550895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40814-5_16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679502v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Terrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drevelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383932v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814775v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ide-Flore Kenmogne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01853958v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01540212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01572369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415435v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Zerr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnifait" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dherbomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cherfaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383751v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2535" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Nicola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11786-014-0202-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2013.2252058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2262776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2012.2203222" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-010-0195-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/69A70B48823A185A399845F671CBFEA77C0C229E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02550895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40814-5_16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00679502v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>