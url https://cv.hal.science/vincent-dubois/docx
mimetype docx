--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -272,265 +272,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cuando las élites políticas transforman la vida de la población precaria: la construcción política del fraude social como problema público en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (16), pp.13-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “fraude sociale” en questions. La naturalisation d’une thématique politique au prisme des questions à l’Assemblée nationale (1986-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lieutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.7-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.703.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When elective affinities foster Europeanization: How the EU active welfare state model and national policies for controlling the unemployed reinforced each other (1997-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia z Polityki Publicznej / Public Policy Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2(26), pp.9-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33119/KSzPP/2020.2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456206v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-03469791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Order, Interaction Order and Social Order</w:t>
               </w:r>
@@ -705,200 +705,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paradoks kontrolera. Wywiady indywidualne jako sposób zarządzania biednymi = The Supervisor’s Paradox: Uncertainty and Institutional Constraints in the Control of Welfare Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kultura i Rozwój</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des chiffres et des droits. Le data mining ou la statistique au service du contrôle des allocataires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126 (1), pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2018.3263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420230v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04626568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Quiénes son los gestores artísticos? Una investigación sociológica sobre el caso francés</w:t>
               </w:r>
@@ -1375,330 +1375,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Etat, l'action publique et la sociologie des champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Suisse de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/spsr.12088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00836425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Economic Vulgate of Welfare Reform: Elements for a Socio-Anthropological Critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55 (9), pp.S138-S146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/675904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'Etat, l'action publique et la sociologie des champs</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordem institucional, ordem interaccional e ordem social: administrando o bem-estar, disciplinando os pobres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Suisse de Science politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadernos de Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.53-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action de l’Etat, produit et enjeu des rapports entre espaces sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/1-2 (201-202), pp.11-25. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.201.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.201.0011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04618027v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04620746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des linguistes dans les politiques de la langue française (1960-1990) : éléments pour une analyse socio-politique</w:t>
               </w:r>
@@ -1747,196 +1747,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01115127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The social conditions of cultural domination. Field, sub-field and local spaces of wind music in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.127 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1749975512473748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Reply to Michael Lipsky and Frédéric Viguier’s Comments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.140-143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/fpcs.2013.310307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625143v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01361724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement et étude des graves-émulsion. Coopération public-privé : Résistance à l'orniérage</w:t>
               </w:r>
@@ -2445,51 +2445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2536,51 +2536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2859,138 +2859,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 21, pp.134-165</w:t>
+              <w:t xml:space="preserve">, 2007, 21, pp.73-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284510v1</w:t>
+                <w:t xml:space="preserve">halshs-00462413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État social actif et contrôle des chômeurs : un tournant rigoriste entre tendances européennes et logiques nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 21, pp.73-95</w:t>
+              <w:t xml:space="preserve">, 2007, 21, pp.134-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00462413v1</w:t>
+                <w:t xml:space="preserve">halshs-00284510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visión económica de la cultura</w:t>
               </w:r>
@@ -3203,50 +3203,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture en sociologie : une question de méthode négligée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.208-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture en sociologie : une question de méthode négligée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, p. 208-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux bureaucratiques en régime communiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3268,195 +3406,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 57, p. 5-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491212v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilemmas of the institutionalisation process</w:t>
               </w:r>
@@ -3505,614 +3505,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00130978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruses de la raison juridique.</w:t>
+                <w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00130985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport des assistés aux organismes sociaux : domination, tactiques et logiques identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.33-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique pour quelle(s) culture(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 312, p. 19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois Vincent, Dulong Delphine. Les ruses de la raison juridique [Le contrôle sur place des bénéficiaires de prestations familiales]. In: Recherches et Prévisions, n°73, 2003. Famille et droit social. pp. 53-64.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches et prévisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 73, pp.53-64</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruses de la raison juridique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 312, p. 19-24</w:t>
+              <w:t xml:space="preserve">Recherches et prévisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 73, pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00462427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport des assistés aux organismes sociaux : domination, tactiques et logiques identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 7, pp.33-43</w:t>
+              <w:t xml:space="preserve">, 2003, 7, p. 33-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dubois Vincent, Dulong Delphine. Les ruses de la raison juridique [Le contrôle sur place des bénéficiaires de prestations familiales]. In: Recherches et Prévisions, n°73, 2003. Famille et droit social. pp. 53-64.</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dulong</w:t>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pascale Laborier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00192270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5364,51 +5364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field, sub-field and local social spaces: structural levels of “low brow” music and social conditions of cultural domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCUD Workshop on « Field analysis, boundary drawing and socio-cultural inequality »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCUD, May 2011, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,51 +5610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6315,1085 +6315,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La culture comme vocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raisons d’agir, 2013, Cours et travaux, 978-2-912107-74-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Sociology of Wind Bands. Amateur Music Between Cultural Domination and Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translated By Jean-Yves Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.246, 2013, Ashgate Popular and Folk Music Series, 978-1409461852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315552644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translated By Jean-Yves Bart</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01510167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le politique, l’artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Freyermuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Croquant, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Raisons d’agir, 2013, Cours et travaux, 978-2-912107-74-9</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle. Genèse d’une catégorie d’intervention publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Alpha, 978-2-7011-6413-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le politique, l’artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Matz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Bastien</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mondes de l’harmonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Croquant, 2012</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Alpha, 978-2-7011-6413-7</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des chômeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des chômeurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Méon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pierru</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00312640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie au guichet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Économica, 208 p., 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique culturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 381 p., 1999, Socio-Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question technocratique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Strasbourg, 256 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...488 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131833v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques locales et enjeux culturels.</w:t>
               </w:r>
@@ -8064,571 +8064,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Fields of Policy-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ivano Cardinale, Roberto Scazzieri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Palgrave Handbook of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan UK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-51, 2018, 978-1-137-44253-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-44254-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Towards a Sociology of Arts Managers. Profiles, Expectations and Career”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lepaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Constance DeVereaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts and Cultural Management: Sense and Sensibilities in the State of the Field</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 39-58, 2018, ‎9781138048447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315164205-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting by Numbers. The Uses of Statistics for Monitoring French Welfare Benefit Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creating Target Publics for Welfare Policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-109, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89596-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02420240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Directeur de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.141-149, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01997813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Ivano Cardinale, Roberto Scazzieri. </w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Ethnography as a Combat Sport: Analyzing the Welfare State Against the Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palgrave Handbook of Political Economy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-44254-3_2⟩</w:t>
+              <w:t xml:space="preserve">If Truth Be Told. The Politics of Public Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Duke University Press, pp.184-202, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1220kq7.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...219 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administrer les pauvres : quand l’ordre institutionnel relie l’ordre de l’interaction et l’ordre social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Garneau, Dahlia Namian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erving Goffman et le travail social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université d’Ottawa, pp.71-88, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctt1v2xscg.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462615v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03462601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Policy Ethnography</w:t>
               </w:r>
@@ -9086,50 +9086,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politisation, dépolitisation, repolitisation : les reconfigurations des rapports entre culture et politique au niveau local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique, l'artiste et le gestionnaire. (Re) configurations locales et (dé)politisation de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, 274 p., 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politisation contre les politiques culturelles : retour sur les « affaires » culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9142,126 +9211,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Dubois; Kévin Matz; Clément Bastien; Audrey Freyermuth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le politique, l'artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.103-128, 2012, 9782365121248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631186v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;modèle français&amp;quot; et sa &amp;quot;crise&amp;quot; : ambitions, ambiguïtés et défis d'une politique culturelle</w:t>
               </w:r>
@@ -9333,51 +9333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9428,51 +9428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9581,1361 +9581,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00498038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat</w:t>
+                <w:t xml:space="preserve">Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 63-67, 2007</w:t>
+              <w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 98-101, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00498029v1</w:t>
+                <w:t xml:space="preserve">halshs-00498032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutions</w:t>
+                <w:t xml:space="preserve">Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin- Encyclopædia Universalis, p. 201-207, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Colin- Encyclopædia Universalis, pp.201-207, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques pratiques vs logiques institutionnelles : les politiques de l'harmonie ou les contradictions du traitement public d'une musique populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'institutionnalisation des pratiques sportives et de loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions le Manuscrit, pp.167-183, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de Pierre Bourdieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 98-101, 2007</w:t>
+              <w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 63-67, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du militantisme à la gestion culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaubert (C.), Lechien (M.-H.) et Tissot (S.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Colin- Encyclopædia Universalis, p. 201-207, 2007</w:t>
+              <w:t xml:space="preserve">Reconversions militantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 139-162., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique, science de gouvernement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ihl (O.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, p. 233-244, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Gaubert (C.), Lechien (M.-H.) et Tissot (S.). </w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseils d’in-discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauger Gérard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconversions militantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Limoges, p. 139-162., 2006</w:t>
+              <w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-312, 2005, 2914968132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseils d'in-discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Mauger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.48-57, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00284547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseils d'in-discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du Croquant, pp.305-312, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464336v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le guichet des organismes sociaux ou l'institution des pauvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les débats du travail social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.205-218, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le guichet des organismes sociaux ou l'institution des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Ion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail social en débat(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.205-218, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...334 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Höpel T., Sammler S. </w:t>
+                <w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Höpel (T.), Sammler (S.), Hrsg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulturpolitik und Stadtkultur in Leipzig und Lyon (18.-20. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leipzig Universitätsverlag, p. 103-138, 2004</w:t>
+              <w:t xml:space="preserve">, Leipzig Universitätsverlag, pp.103-138, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00494971v1</w:t>
+                <w:t xml:space="preserve">halshs-00284348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen.</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Höpel (T.), Sammler (S.), Hrsg. </w:t>
+                <w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Höpel T., Sammler S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulturpolitik und Stadtkultur in Leipzig und Lyon (18.-20. Jahrhundert)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Leipzig Universitätsverlag, pp.103-138, 2004</w:t>
+              <w:t xml:space="preserve">, Leipzig Universitätsverlag, p. 103-138, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00284348v1</w:t>
+                <w:t xml:space="preserve">halshs-00494971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la langue devient une affaire d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Lagroye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, p. 461-474., 2003, Socio-Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La statistique culturelle, de la croyance à la mauvaise conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public(s) et politiques culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, p. 25-32, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l'action publique, de la socio-histoire à l'observation des pratiques (et vice-versa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laborier (P.), Trom (D.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historicité de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.347-364, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00284537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l'action publique, de la socio-histoire à l'observation des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historicité de l'action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.347-364, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464322v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00364024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
@@ -11130,100 +11130,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">États généraux de la culture</w:t>
+                <w:t xml:space="preserve">Fédération nationale des collectivités territoriales pour la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, p. 259-260, 2001</w:t>
+              <w:t xml:space="preserve">, Larousse, p. 275, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00491272v1</w:t>
+                <w:t xml:space="preserve">halshs-00491290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimation</w:t>
               </w:r>
@@ -11276,100 +11276,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00491299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération nationale des collectivités territoriales pour la culture</w:t>
+                <w:t xml:space="preserve">États généraux de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larousse, p. 275, 2001</w:t>
+              <w:t xml:space="preserve">, Larousse, p. 259-260, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00491290v1</w:t>
+                <w:t xml:space="preserve">halshs-00491272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock</w:t>
               </w:r>
@@ -11660,51 +11660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles politiques locales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t>
@@ -11800,255 +11800,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00494967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique culturelle : le succès d'une catégorie floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kaluszinski (M.), Wahnich (S.) dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'État contre la politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 167-182, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aggiornamento culturel et refoulement du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques locales et enjeux culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERAT, p. 361-385, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497999v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour la culture et contre l'État ?</w:t>
               </w:r>
@@ -12148,64 +12148,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions socio-politiques de la rigueur juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13008,51 +13008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13100,51 +13100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13192,51 +13192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pierru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Méon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13442,51 +13442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D198B646"/>
+    <w:nsid w:val="115B3963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13673,51 +13673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-5120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049142569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04002430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33119/KSzPP/2020.2.1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462599v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lieutaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0341" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469791v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420230v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2017.i18.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2015.1040255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675904" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12088" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2013.310307" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carbonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lubineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Wendling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2012.708860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.549563" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2011.09.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lozac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877662v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005093ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777300004343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2GK7LL22-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Clouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/chomeurs-vos-papiers/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibro.net/ereader/elibrodemo/129345" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv3596x77" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alunni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315744025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625129v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Matz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Freyermuth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-politique-culturelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04058-1_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420240v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3_5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1v2xscg.6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462601v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1220kq7.11" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472352.00034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315852539" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498032v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498034v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131842v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284517v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689124v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464336v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464328v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494971v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464322v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364024v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491272v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497999v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836422v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-5120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049142569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04002430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lieutaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33119/KSzPP/2020.2.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2017.i18.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2015.1040255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2013.310307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carbonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lubineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Wendling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2012.708860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.549563" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2011.09.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lozac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005093ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777300004343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2GK7LL22-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Clouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/chomeurs-vos-papiers/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibro.net/ereader/elibrodemo/129345" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv3596x77" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alunni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315744025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Matz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Freyermuth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-politique-culturelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04058-1_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1220kq7.11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1v2xscg.6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472352.00034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315852539" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464336v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491272v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836422v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>