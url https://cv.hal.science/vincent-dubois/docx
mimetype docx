--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,13387 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13336 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Dubois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2892-5120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">049142569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=wsqPgMoAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les assistés. Genèses et usages d’un mot d’ordre, Paris, Raisons d’agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, VOL. 10 (3), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.213.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When elective affinities foster Europeanization: How the EU active welfare state model and national policies for controlling the unemployed reinforced each other (1997-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia z Polityki Publicznej / Public Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2(26), pp.9-32. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33119/KSzPP/2020.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuando las élites políticas transforman la vida de la población precaria: la construcción política del fraude social como problema público en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miríada: Investigación en Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (16), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “fraude sociale” en questions. La naturalisation d’une thématique politique au prisme des questions à l’Assemblée nationale (1986-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lieutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (3-4), pp.7-37. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.703.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Order, Interaction Order and Social Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche sociali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.507-520. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7389/95414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la sociologie de la culture dans des formations professionnalisantes. Entretien avec Lionel Arnaud et Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bssg.345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiffres et des droits. Le data mining ou la statistique au service du contrôle des allocataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2018.3263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoks kontrolera. Wywiady indywidualne jako sposób zarządzania biednymi = The Supervisor’s Paradox: Uncertainty and Institutional Constraints in the Control of Welfare Recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kultura i Rozwój</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Quiénes son los gestores artísticos? Una investigación sociológica sobre el caso francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periférica Internacional. Revista Para El Análisis De La Cultura Y El Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.141-150. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Periferica.2017.i18.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El « modelo francés » y su « crisis » : ambiciones, ambigüedades y retos de una política cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debats. Revista de cultura, poder y sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.33-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘French Model’ and its ‘Crisis’: Ambitions, Ambiguities and Challenges of a Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debats. Revista de cultura, poder y sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130 (2), pp.81-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors and outcome of graft failure after HLA matched and mismatched unrelated donor hematopoietic stem cell transplantation: a study on behalf of SFGM-TC and SFHI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embracing impressionism. Giving the game away, or pushing at an open door?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.237-240. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19460171.2015.1040255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La acción del Estado, producto y objeto de disputa de las relaciones entre espacios sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sudamérica : Revista de Ciencias Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.18-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economic Vulgate of Welfare Reform: Elements for a Socio-Anthropological Critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (9), pp.S138-S146. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/675904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat, l'action publique et la sociologie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Suisse de Science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (1), pp.25-30. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/spsr.12088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordem institucional, ordem interaccional e ordem social: administrando o bem-estar, disciplinando os pobres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Ciências Sociais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.53-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action de l’Etat, produit et enjeu des rapports entre espaces sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014/1-2 (201-202), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.201.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des linguistes dans les politiques de la langue française (1960-1990) : éléments pour une analyse socio-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Linguistiques d'intervention. Des usages socio-politiques des savoirs sur le langage et les langues, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social conditions of cultural domination. Field, sub-field and local spaces of wind music in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (2), pp.127 - 144. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1749975512473748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reply to Michael Lipsky and Frédéric Viguier’s Comments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.140-143. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2013.310307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et étude des graves-émulsion. Coopération public-privé : Résistance à l'orniérage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lubineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale des routes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 902, pp 49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographier l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, p. 83-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et fondements sociaux de la compétence administrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Democratisation in the Struggle between Public Intellectuals and the State. The Debate on the ‘Theatre of the People’ in France (1895-1905)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (5), pp.593-606. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2012.708860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lowbrow culture and French cultural policy: the socio-political logics of a changing and paradoxical relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (4), p. 394-404. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2010.549563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural capital theory vs. cultural policy beliefs: How Pierre Bourdieu could have become a cultural policy advisor and why he did not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (6), p. 491-506. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trasformazioni dello stato sociale alla lente dell'etnografia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, p. 163-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a critical policy ethnography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), p. 219-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxe du contrôleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178, p. 28-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État social actif et contrôle des chômeurs : un tournant rigoriste entre tendances européennes et logiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.134-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État social actif et contrôle des chômeurs : un tournant rigoriste entre tendances européennes et logiques nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visión económica de la cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuario Ininco - Investigaciones de la Comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), p. 251-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux bureaucratiques en régime communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lozac'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, pp.5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insécurité juridique des contrôleurs : une perspective sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, p. 48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture en sociologie : une question de méthode négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture en sociologie : une question de méthode négligée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p. 208-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux bureaucratiques en régime communiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lozac'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Rowell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57, p. 5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmas of the institutionalisation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3) (3), pp.331-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses de la raison juridique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, French and German Cultural Policies, 9 (2), pp.195-206. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028663032000119233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des assistés aux organismes sociaux : domination, tactiques et logiques identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique pour quelle(s) culture(s) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 312, p. 19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dubois Vincent, Dulong Delphine. Les ruses de la raison juridique [Le contrôle sur place des bénéficiaires de prestations familiales]. In: Recherches et Prévisions, n°73, 2003. Famille et droit social. pp. 53-64.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot; Social&amp;quot; in the Institutionalisation of Local Cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol. 9 (n°2), pp.P. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00192270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des assistés aux organismes sociaux : domination, tactiques et logiques identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, p. 33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘social' in the institutionalisation of local cultural policies in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (2), p. 195-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruses de la raison juridique. Le contrôle sur place des allocataires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère des Arts ou l'institutionnalisation manquée d'une politique artistique républicaine (1881-1882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.229-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision économique de la culture : éléments pour une généalogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.31-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud, 10, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des politiques culturelles en Europe du sud : éléments pour une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud., 10, p. 3-9. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les usagers changent le service public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40, p. 67-74. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/005093ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Policy Analysis and Cultural History: Some Recent Books about the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (3), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960777300004343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art et l'Etat au début de la IIIe République, ou les conditions d'impossibilité de la mise en forme d'une politique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23, p. 6-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une institution redéfinie par ses usage(r)s ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action culturelle/action sociale : les limites d'une frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2, p. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles et polémiques médiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24, p. 5-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales et action culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georgakakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24, p. 57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prémices de la démocratisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 24, p. 36-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des “plaisirs bourgeois” aux “droits du peuple”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources : Revue d'études anglophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 26, p. 43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi du 4 août 1994 : esquisse d’une sociologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française : une loi, pour quoi faire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.30-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do public policies do to their publics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International conference on interpretive policy analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field, sub-field and local social spaces: structural levels of “low brow” music and social conditions of cultural domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCUD Workshop on « Field analysis, boundary drawing and socio-cultural inequality »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCUD, May 2011, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication culturelle et politiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre « Communiquer la culture », ministère de la Communauté française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02290950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du traitement social de la culture au traitement culturel du social ? Professionnalisation des politiques culturelles locales et enjeux sociaux en France et en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l’action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique; Centre de Recherche sur le Politique, l’Administration, la Ville et le Territoire; Centre d’Etudes et de Recherches de l’IEP, Sep 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômeurs, vos papiers ! Contrôler les chômeurs pour réduire le chômage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Sigalo-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Clouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons d'agir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 160 p., 2023, Raisons d'agir, 979-10-97084-33-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04214651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler les assistés. Genèses et usages d’un mot d’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons d’agir, pp.448, 2021, 979.10.97084.13.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujetos en la burocracia: relacion administrativa y tratamiento de la pobreza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gorr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hurtado; Ediciones Universidad Alberto Hurtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2019, 978-956-357-224-7. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv3596x77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El burócrata y el pobre. Relación administrativa y tratamiento de la miseria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institució Alfons el Magnànim, Centre Valencià d'estudis i d'investigació, 2018, Estudis Universitaris, 978-84-7822-743-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il burocrate e il povero: amministrare la miseria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Alunni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mimesis Edizioni, 2018, Cartografie Sociali, 978-88-575-4705-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, l'artiste et le gestionnaire: (Re)configurations locales et (dé)politisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Croquant, 2017, 978-2-36512-003-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture as a vocation. Sociology of career choices in cultural management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 1, 2015, 978-1-138-81998-6. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315744025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au guichet. Administrer la misère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Points-Seuil, 2015, 978-2-7578-4637-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sociology of Wind Bands. Amateur Music Between Cultural Domination and Autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translated By Jean-Yves Bart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.246, 2013, Ashgate Popular and Folk Music Series, 978-1409461852. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315552644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture comme vocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raisons d’agir, 2013, Cours et travaux, 978-2-912107-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le politique, l’artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Freyermuth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle. Genèse d’une catégorie d’intervention publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Alpha, 978-2-7011-6413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie au guichet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économica, 208 p., 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question technocratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dulong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Strasbourg, 256 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, 381 p., 1999, Socio-Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française, 456 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions et politiques culturelles locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Documentation française, 70 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the International Field Does to Foreign Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bringing Bourdieu’s Theory of Fields to Critical Policy Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.301-318, 2024, 9781803923994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le champ international fait aux politiques étrangères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pouponneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures sociales de l’action publique. Analyser les politiques publiques avec la sociologie des champs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.517-545, 2022, 9782365123648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os espaços sociais para a produção de políticas públicas. A noção de campo como ferramenta da sociologia da ação pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Polìtica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-152, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulgata económica de la reforma del bienestar: elementos para una crítica socio-antropológica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertos, actores locales estatales y hogares titulares. Un enfoque relacional sobre los programas de transferencias monetarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-197, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l’action publique comme objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d’objet en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.127-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare Fraud Inspectors Between Standardization and Discretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inspectors and Enforcement at the Front Line of Government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-186, 2019, 978-3-030-04057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas no guichê, políticas do guichê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implementando desigualdades. Reprodução de desigualdades na implementação de políticas públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPEA, pp.105-125, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directeur de thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel, Hélène; Lévêque, Sandrine; Contamin, Jean-Gabriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec Michel Offerlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Croquant, pp.141-149, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fields of Policy-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivano Cardinale, Roberto Scazzieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan UK</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-51, 2018, 978-1-137-44253-6. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-44254-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting by Numbers. The Uses of Statistics for Monitoring French Welfare Benefit Recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Weill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Creating Target Publics for Welfare Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-109, 2018, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89596-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02420240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Towards a Sociology of Arts Managers. Profiles, Expectations and Career”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lepaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constance DeVereaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts and Cultural Management: Sense and Sensibilities in the State of the Field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, p. 39-58, 2018, ‎9781138048447. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315164205-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les pauvres : quand l’ordre institutionnel relie l’ordre de l’interaction et l’ordre social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Garneau, Dahlia Namian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Erving Goffman et le travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université d’Ottawa, pp.71-88, 2017, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt1v2xscg.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Ethnography as a Combat Sport: Analyzing the Welfare State Against the Grain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">If Truth Be Told. The Politics of Public Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duke University Press, pp.184-202, 2017, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1220kq7.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Policy Ethnography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Fischer Douglas Torgerson Anna Durnová and Michael Orsini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Critical Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.462-480, 2015, 9781783472345. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781783472352.00034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Cultural Statistics: from Legitimisation to Critique (France 1960–1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lachlan MacDowall; Marnie Badham; Emma Blomkamp; Kim Dunphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Culture Count. The Politics of Cultural Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.42-52, 2015, New Directions in Cultural Policy Research (NDCPR), 978-1-349-56539-9. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-137-46458-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functions of Bureaucratic Routines in a Changing Social State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Sandermann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Welfare as we Know it ? Continuity and Change in Western Welfare State Settings and Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Budrich Publishers, p. 127-136, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What has become of the ‘new petite bourgeoisie’? The case of cultural managers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Coulageon; Julien Duval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Companion to Bourdieu’s ‘Distinction’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.78-93, 2014, 9780415727273. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315852539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociology of administrative work, a study of &amp;quot;street-level bureaucracy&amp;quot; à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans; Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations. Un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.169-176, 2013, 9782802740476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraude sociale : la construction politique d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romuald Bodin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du contrôle social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.27-38, 2012, 9782843032110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisation, dépolitisation, repolitisation : les reconfigurations des rapports entre culture et politique au niveau local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique, l'artiste et le gestionnaire. (Re) configurations locales et (dé)politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 274 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation contre les politiques culturelles : retour sur les « affaires » culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois; Kévin Matz; Clément Bastien; Audrey Freyermuth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le politique, l'artiste et le gestionnaire. (Re)configurations locales et (dé)politisation de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.103-128, 2012, 9782365121248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;modèle français&amp;quot; et sa &amp;quot;crise&amp;quot; : ambitions, ambiguïtés et défis d'une politique culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Pierre (D.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles dans les pays occidentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Laval, Québec, pp.17-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen (A.), Lacroix (B.), Riutort (Ph.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 311-325, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de Pierre Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 63-67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de Pierre Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Sils Maria/Vrin, p. 98-101, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin- Encyclopædia Universalis, p. 201-207, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Colin- Encyclopædia Universalis, pp.201-207, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques pratiques vs logiques institutionnelles : les politiques de l'harmonie ou les contradictions du traitement public d'une musique populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des pratiques sportives et de loisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions le Manuscrit, pp.167-183, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La linguistique, science de gouvernement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ihl (O.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, p. 233-244, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du militantisme à la gestion culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaubert (C.), Lechien (M.-H.) et Tissot (S.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconversions militantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Limoges, p. 139-162., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet des organismes sociaux ou l'institution des pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Ion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail social en débat(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.205-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d’in-discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauger Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-312, 2005, 2914968132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'in-discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Mauger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.48-57, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'in-discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec Pierre Bourdieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, pp.305-312, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464336v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet des organismes sociaux ou l'institution des pauvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débats du travail social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.205-218, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Höpel (T.), Sammler (S.), Hrsg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kulturpolitik und Stadtkultur in Leipzig und Lyon (18.-20. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig Universitätsverlag, pp.103-138, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kulturelle Eliten, städtische Kulturverwaltung und politischer Diskurs um Kulturfragen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Höpel T., Sammler S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kulturpolitik und Stadtkultur in Leipzig und Lyon (18.-20. Jahrhundert)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leipzig Universitätsverlag, p. 103-138, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie de l'action publique, de la socio-histoire à l'observation des pratiques (et vice-versa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier (P.), Trom (D.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicité de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.347-364, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie de l'action publique, de la socio-histoire à l'observation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historicité de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.347-364, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la langue devient une affaire d'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lagroye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p. 461-474., 2003, Socio-Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statistique culturelle, de la croyance à la mauvaise conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de Sciences Po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public(s) et politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, p. 25-32, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles locales en France : enjeux et institutionnalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 413-422, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Châtel (V.), Soulet (M.-H.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face et s'en sortir, vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Fribourg, p. 91-97, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire et usages sociaux de l'histoire dans l'analyse de l'action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye (Y.), Voutat (B.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la science politique. Pour une analyse socio-historique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, p. 155-166., 2002, Socio-Histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États généraux de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 259-260, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération nationale des collectivités territoriales pour la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 275, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 366-368, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 555-556, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droite-gauche : les partis politiques et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 222-225, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hip-Hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 314-316, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques culturelles de la France depuis 1959</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larousse, p. 263-266, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le “social” dans l'institutionnalisation des politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.), Faure (A.), Mabileau (A.), dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science-po, p. 253-269, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites cultivées et pouvoir local à Lyon à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dumons B., Pollet G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et pouvoirs locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, p. 259-275, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggiornamento culturel et refoulement du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et enjeux culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 361-385, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique culturelle : le succès d'une catégorie floue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaluszinski (M.), Wahnich (S.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'État contre la politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 167-182, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles locales en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Laborier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Balme (R.) et. al. dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques locales et transformations de l'action publique en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERAT, p. 385-392, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la culture et contre l'État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jalons pour l'histoire des politiques culturelles municipales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, p. 51-82, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00494963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions socio-politiques de la rigueur juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dulong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chambolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00132530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The State, Legal Rigor and the Poor: The Daily Practice of Welfare Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Policy Regimes in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00836422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Order, Interaction Order and Social Order: Administering Welfare, Disciplining the Poor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00837517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fields of Public Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La promotion du contrôle : retour sur la construction politique de la fraude sociale comme problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des street-level bureaucrats dans la conduite de l'action publique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques au guichet, politiques du guichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “politique littéraire” à la littérature sans politique ? Des relations entre champs littéraire et politique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who wants to become an arts manager?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champs de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La statistique culturelle au ministère de la Culture, de la croyance à la mauvaise conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et processus d'institutionnalisation : sociologie des politiques culturelle et linguistique et du traitement bureaucratique de la misère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Panthéon-Sorbonne - Paris I, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00130955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13442,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="115B3963"/>
+    <w:nsid w:val="C6E6E156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13673,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-5120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049142569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04002430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lieutaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0341" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33119/KSzPP/2020.2.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95414" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2017.i18.10" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2015.1040255" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620746v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625143v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2013.310307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carbonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lubineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Wendling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2012.708860" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.549563" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2011.09.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502552v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lozac'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877662v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005093ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777300004343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2GK7LL22-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488779v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290950v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Clouet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/chomeurs-vos-papiers/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibro.net/ereader/elibrodemo/129345" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv3596x77" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462595v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alunni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625159v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462617v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315744025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Matz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Freyermuth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-politique-culturelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131820v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562768v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462589v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462614v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462603v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04058-1_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462601v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1220kq7.11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1v2xscg.6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472352.00034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629238v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627916v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315852539" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639313v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631186v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498015v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498032v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284502v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464340v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498029v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464336v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464328v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284517v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284348v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494971v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284537v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498005v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131134v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491299v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491272v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491300v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491265v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491280v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497950v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497999v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836423v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836422v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498020v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130955v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2892-5120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/049142569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=wsqPgMoAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04002430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.213.0133" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33119/KSzPP/2020.2.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462599v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lieutaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.703.0341" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7389/95414" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chateigner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.345" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Weill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3263" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2017.i18.10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cluzeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dessaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Absi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19460171.2015.1040255" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619564v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622878v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836425v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spsr.12088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.201.0011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1749975512473748" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2013.310307" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carbonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lubineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Wendling" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2012.708860" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.549563" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2011.09.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497931v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462413v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502552v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Rowell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lozac'H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284513v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497714v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491212v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dulong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130985v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028663032000119233" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877662v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497709v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497711v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284542v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130935v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005093ar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960777300004343" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2GK7LL22-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488921v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620742v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488781v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488782v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862309v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02370772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02290950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208255v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214651v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sigalo-Santos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Clouet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.raisonsdagir-editions.org/catalogue/chomeurs-vos-papiers/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462590v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibro.net/ereader/elibrodemo/129345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv3596x77" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462616v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Alunni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625159v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315744025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462596v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Translated By Jean-Yves Bart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315552644" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625129v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Matz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bastien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Freyermuth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625127v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-politique-culturelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131822v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131833v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131828v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562766v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562768v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1007/978-3-030-04058-1_9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997813v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-44254-3_2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420240v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89596-3_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lepaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315164205-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462615v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1v2xscg.6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462601v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1220kq7.11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781783472352.00034" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629238v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-46458-3_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627916v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315852539" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629259v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631186v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498038v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498029v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498034v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131842v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131139v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284517v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464336v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464328v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284348v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494971v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284537v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131123v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494969v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491272v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491290v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491299v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491300v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491265v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491280v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494967v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497999v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497950v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497998v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chambolle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836423v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836422v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00837517v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660574v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660674v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498010v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498022v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498020v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131072v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>