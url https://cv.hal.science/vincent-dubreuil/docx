--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Dubreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features and urban heat island: episodic analyses during the dry season in a city of the Pre-Amazon region of Mato Grosso (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flávio De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOT: Revista de Geografia e Ordenamento do Território</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05508515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areas susceptible to desertification in Brazil: An approach based on the frequency of annual aridity classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa I.M. Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 329, pp.108477. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and historical patterns of meteorological droughts in New Brunswick, Canada, using PDSI and SEDI indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Faghfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (5), pp.257. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-025-05467-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of hydroclimatic extremes, land cover exposure, and vegetation responses in sub-humid and semi-arid regions in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro R. Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.101595. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the urban heat island phenomenon in a tropical medium-sized city: insights for sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Vieira Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Almussa Leite Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (4), pp.445. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spatial interpolation techniques for urban heat island monitoring in small and medium sized cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2024.1455047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal types in homogeneous rainfall regions of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1224-1244. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size responses to urban temperature variations are driven by life history traits in spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deletre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1578-1589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable urban planning needs stronger interdisciplinarity and better co‐designing: How ecologists and climatologists can fully leverage climate monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIREs Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e912. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island and Reduced Habitat Complexity Explain Spider Community Composition by Excluding Large and Heat-Sensitive Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Land, 13 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional heat island intensities also occur in medium-sized cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cardozo Frasca Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.101821. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.101821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation extremes in the Puna of Atacama Desert, Chile: How to manage current and future uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero-Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Meseguer-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Geográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.51. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/INGEO.22852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characteristics of past droughts in New Brunswick (1971–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (15), pp.7183-7198. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale models and urban heat island studies: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Vieira Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (11), pp.1284. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-11906-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial variation of the urban heat island and its association with the landscape features in Sinop-MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flávio De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.384-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55761/abclima.v31i18.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variações temporais e espaciais da intensidade da ilha de calor urbana na cidade do Recife – PE (Brasil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranyére Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geografia - PPGEO - UFJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.84-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of climatic and anthropogenic contributions to streamflow change in southern Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2098025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term meteorological drought characterization in the São Francisco watershed, Brazil: A climatic water balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires Drive Long-Term Environmental Degradation in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio Da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Teodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco De Oliveira-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Saragosa Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.338. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic conditions in Ingá Park – Maringá (Paraná, Brazil) according to air humidity parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Minaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade &amp; Natureza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, une ville climato-intelligente ? - L’IoT au service du suivi des îlots de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de la ville et de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Editions Techniques de l'Ingénieur, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sc8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island estimation from crowdsensing thermometers embedded in personal cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0174.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France illustré par la classification de Köppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.037. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future droughts in northern Italy: high-resolution projections using EURO-CORDEX and MED-CORDEX ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Provenzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fratianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (3-4), pp.22. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-022-03370-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme exemplaire de collaboration scientifique international : le projet USP-COFECUB PICE&LEF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Políticas Públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/rgpp.v12i1.193132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing precipitation extremes (1981–2018) and deep convective activity (2002–2018) in the Amazon region with CHIRPS and AMSU data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.827-849. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05742-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the urban heat island at a winter event in Três Lagoas, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislene Figueiredo Ortiz Porangaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cardozo Frasca Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.100853. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night surface and atmospheric heat islands in a continental and temperate tropical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.100918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estabilidade atmosférica e a ilha de calor urbana na área conurbada de Florianópolis-SC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (27), pp.900-919. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v27i0.76237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Public Policies in the Brazilian Amazon State of Mato Grosso: Perceptions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Lima Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12125093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Gridded CRU TS Data for Long-Term Climatic Water Balance Monitoring over the São Francisco Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI time series stochastic models for the forecast of vegetation dynamics over desertification hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.2759-2788. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1697008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et intensité des îlots de chaleur à rennes : bilan de 16 années d’observations (2004-2019).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed framework for the characterization of rainfall climatology in semiarid watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizandro de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara de M. B. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena C. Spyrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellen Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02963-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to create a new climate types map at regional scale: case study of New Brunswick, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of climate and climate change by Amazonian communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101923. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reconstruction of rain gauge–based daily time series for the entire Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1-2), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02832-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change evidence in Brazil from Köppen's climate annual types frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.1446-1456. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin scale rainfall-evapotranspiration dynamics in a tropical semiarid environment during dry and wet years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindenberg da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomão de S. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keila Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.29 - 43. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low levels of shade and climate change adaptation of Arabica coffee in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton Silveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ribeiro Do Valle Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e01263. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The types of annual climates in Brazil: an application of the classification of Köppen from 1961 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of TRMM TMPA 3B42 V7 in Replicating Daily Rainfall and Regional Rainfall Regimes in the Amazon Basin (1998–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1879. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between climate and health: the case of dengue fever in Rio Grande do Sul during the period 2007-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major role of water bodies on diurnal precipitation regimes in Eastern Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.613-629. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da Ilha de Calor Urbana Aplicada ao Ambiente Litorâneo - Ubatuba/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Washington Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Departamento de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/rdg.v34i0.133193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of Urban Heat Islands in Tropical and Temperate Climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Rainfall Patterns in the Southern Amazon with PERSIANN-CDR Data: Long-Term Characteristics and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9090889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação comparativa entre metodologias de identificação de situações de conforto térmico humano aplicado ao contexto tropical, Presidente Prudente/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.588-612. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v21i0.53839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de climats annuels au Brésil : une application de la classification de Köppen de 1961 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das tendências espaço-temporais das precipitações anuais para o estado do Paraná-Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.553-569. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v21i0.48643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use sustainability on the South-Eastern Amazon agricultural frontier: Recent progress and the challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rainfall trends and their perception by the Amazonian communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-017-2006-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting deforestation impacts in Southern Amazonia rainfall using rain gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.2889-2900. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et changement climatique en France de 1951 à 2010 : analyse au moyen de la classification de Köppen et des « types de climats annuels ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszwald Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diurnal cycles for a better understanding of the mean annual cycle of forests greenness in Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Lapparent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical models to predict LAI and aboveground biomass of Coffea arabica under full sun and shaded plantation: a case study of South of Minas Gerais, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-015-9799-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent gauge database for daily rainfall analysis over the Legal Brazilian Amazon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Patterns in the Southern Amazon: a chronological perspective (1970-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henke de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-015-1415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem espacial da ilha de calor urbana em Presidente Prudente (SP), Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renatta Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les sécheresses en Bretagne : Automatisation d'un bilan hydrique avec ArcGis et Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.355-375. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.24.355-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cálculo de indicadores para a avaliação do processo de expansão da cultura canavieira – procedimentos metodológicos para a extracao de dados multifontes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (6), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUDANCAS CLIMÁTICAS E SECAS: MODELAGEM ESPACIAL E DESAFIOS PARA A AGRICULTURA NA BRETANHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.97-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils méthodologiques l'analyse d'images MSG : estimation du mouvement, suivi de masses nuageuses et détéction de fronts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of rainfall regimes related to levels of double cropping agriculture systems in Mato Grosso (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (8), pp.2622-2633. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da sustentabilidade hídrica da cultura canavieira através do uso de indicadores extraídos de modelos espaciais Water sustainability assessment for sugarcane based on spatial indicators RESUMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista brasileira de ciências ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias ambientais frente à complexidade das mudanças climáticas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (29), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/RM2013.1229.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendências e rupturas climato-hidrológicas no sitio ramsar PARNA Pantanal (MT, Brasil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa de Camargo Tozato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.164-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and spatial analysis of the soybean agricultural frontier in Mato Grosso, Brazil, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (5), pp.833-850. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-012-9469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da sustentabilidade hídrica da cultura canavieira através do uso de indicadores extraídos de modelos espaciais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista brasileira de ciências ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de dados de modelos espacializados visando o cálculo de indicadores para a avaliação do potencial de sustentabilidade hidrica da cultura canavieira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.823-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact potentiel du changement climatique sur les sécheresses pédologiques en Bretagne au 21eme siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of sustainable development projects in the Amazon: the DURAMAZ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Greissing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-013-0200-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DURAMAZ indicator system: a cross-disciplinary comparative tool for assessing ecological and social changes in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Greissing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1619), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the pioneer frontier and agricultural intensification in Mato Grosso using SPOT Vegetation images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.2-10. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the agricultural transition in Mato Grosso, Brazil, using satellite-derived indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meirelles Margareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimabukuro Yosio E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (32), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00820484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective activity in Mato Grosso state (Brazil) from microwave satellite observations: Comparisons between AMSU and TRMM datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel A. Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D16), pp.D16109. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-cover change in the southern amazonia climate: a case study for the region of Alta Floresta, Mato Grosso, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (2), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-011-2006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of MODIS EVI time series for crop mapping in the state of Mato Grosso, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (22), pp.7847-7871. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.531783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURAMAZ, um Sistema de Indicadores de Desenvolvimento Sustentável na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustentabilidade em debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des saisons des pluies potentiellement utiles au Togo de 1950 a 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d'occupation et d'utilisation du sol et leurs impacts climatiques au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Strat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.20. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task2 potassium channels set central respiratory CO 2 and O 2 sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Bandulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (5), pp.2325-2330. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0910059107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORAMENTO DE SECAS NA BRETANHA: reconstituição histórica e abordagem por teledetecção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/RM2010.0901.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.16. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.6070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, ferme du monde ? La fazenda Santa Maria da Amazônia de Sorriso (Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, crises et adaptation des territoires du soja au Mato Grosso : l'exemple de Sorriso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5934. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.5934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, crises et adaptation des territoires du soja au Mato Grosso: l'exemple de Sorriso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura térmica identificada por transectos môveis e canal termal do Landsat-7 em cidade tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geografía, Norte Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-34022009000200004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation agricole et déforestation en Amazonie brésilienne: le front pionnier du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Dérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact du changement de l'occupation du sol sur les températures dans la région d'Alta Floresta, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of tree-ring analysis to the study of droughts in northwestern France (XIX-XXth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.249-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of tree-ring analysis to the study of droughts in northwestern France (XIX–XXth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.249-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données TRMM 3B42 à l'étude des précipitations au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et fronts pionniers amazoniens sous le regard des satellites : l'exemple du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y aura-t-il encore un climat breton en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodovia BR-163: perspectivas para a sociedade civil e para o setor produtivo agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">França-Flash, Coopération, Recherche, Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (49), http://www.cendotec.org.br/francaflashpartes/ff49-1BR163.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement sous surveillance avec l'aide des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of identifying and locating sea breeze fronts in north-eastern Brazil by remote sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1350482706002283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas do setor produtivo agrícola ao longo da rodovia Cuiabá – Santarém</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Anhanguera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (1), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da fronteira agrícola no centro-oeste do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (41), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da fronteira agricola no centro-oeste do Mato Grosso: Municipios de Tangará da Serra, Campo Novo do Parecis, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2), pp.463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données SPOT5 pour la cartographie des habitats benthiques littoraux: application à l'archipel des îles Chausey (golfe normand-breton, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 196, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse par télédétection: exemple de l'été 2003 en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse en Bretagne, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la frontière agricole dans le Centre Ouest du Mato Grosso : Municipes de Tangara da Serra, Campo Novo dos Parecis, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termografia de superfície e temperatura do ar na RMC (Região Metropolitana de Curitiba - PR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista RA'E GA - O espaço geográfico em analise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of SPOT5 ability to map coastal benthic habitats: application to the Chausey Islands, English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 196, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clima e teledetecção : uma abordagem geografica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.76-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des précipitations par télédétection au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relação clima-vegetação no semi-arido brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les types de temps associés aux brises de mer : une méthode d'analyse par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Decaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 191, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387, pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bioclimatique du contact caatinga/cerrado dans l'Etat de Bahia, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la sécheresse de l'année 2000 dans la dépression de la Transylvanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Holobaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorocovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing study of the inland penetration of sea breeze fronts from the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo da urbanização e suas consequências sobre as temperaturas noturnas em Sinop/Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matogrossense de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'interpolation des températures de l'air en Bretagne : combinaison des paramètres géographiques et des mesures infrarouge NOAA-AVHRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montgobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Terres du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'évolution diachronique de la Gleba Celeste (Mato Grosso) à partir d'images Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço &amp; Geografia : geoprocessamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et climat au Mato-Grosso: premiers résultats de modélisation climatique à méso-échelle dans la région d'Alta Floresta (MT-Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.304-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des satellites géostationnaires GOES pour l'étude du climat du Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lecamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.401-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données NOAA-AVHRR à la cartographie des températures de l'air à échelle fine : application au département de la Sarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.444-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des crues de la Vilaine : le rôle des précipitations et de l'occupation du sol du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité interannuelle et variations actuelles du climat dans le domaine océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della societa geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, LV, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accentuation récente du déficit estival dans la France océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élévation récente du niveau marin dans l'ouest français : signification climatique et conséquences morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 600, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques régionaux dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de la France : la part de la nature sous le regard du satellite NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse dans la France de l'Ouest : une contrainte climatique trop souvent oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse géographique de la sécheresse dans les régions océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (15), pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des satellites NOAA pour l'analyse géographique régionale : exemples des Ardennes et de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Antich y Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précipitations intenses en Bretagne: l'influence possible des mutations paysagères sur les tendances d'évolution récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (170), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1996.6718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation détaillée des zones à risque vis à vis de la sécheresse dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et cartographie à petite échelle des paysages de la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes, seuils et discontinuités temporels en milieu littoral: l'exemple de Belle-Ile, golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40 (159), pp.351-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse hivernale dans le bassin de Rennes par la méthode du bilan de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Odile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 10, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des paysages ruraux de l'Ouest de la France à partir de classifications d'images du satellite NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (155), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1992.6434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité spatiale de l'évapotranspiration potentielle journalière : essai de régionalisation à partir de la méthode des noyaux forts et aires de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (154), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1992.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCO CHOVE-CHUVA: A Web-Platform to Monitor Socio-Environmental Dynamics in the Southern Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uelison Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.2013-2017, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydroclimatic extremes and changes (1981-2021) in the San Francisco river basin (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest, Jul 2023, Bucarest (Roumania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Colnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ligneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et évolution des nuits tropicales et des ilots de chaleur de forte intensité à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Roumanie. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de l’îlot de chaleur à Rennes au moyen de réseau d’observation climatique dense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Roumanie. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island monitoring in Inadaiatuba (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Pereira Coltri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement climatique souvent oublié : les îlots de chaleur urbain en Amazonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des sécheresses au Nouveau-Brunswick, Canada (1971-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisaton of the indoor microclimate within the historic archives of a cultural institution in the megacity of São Paulo (Brazil) in the perspective of preventive conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canuto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la taille de tache urbaine sur l’ilot de chaleur urbain : étude sur des communes d’ille et vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’îlot de chaleur urbain à Vitré (35), approche par modélisation de l’occupation des sols et mesures de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delidais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique sur la ressource en eau en Bretagne : les résultats du programme DEMOCLIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse (FRANCE), France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Extremes In Northern Chile: Climatology, Trends, And Ecosystem Responses In Salt Marsh Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l’Association Internationale de Climatologie – AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brises de mer et l'îlot de chaleur à Florianópolis – Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAZONALIDADE PAISAGÍSTICA E DA INTENSIDADE DA ILHA DE CALOR DE SUPERFÍCIE EM SINOP/MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV SIMPÓSIO BRASILEIRO DE CLIMATOLOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, João Pessoa, Brazil. pp.526-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE COMPARÉE DES ÎLOTS DE CHALEUR DE SURFACE DIURNES ET NOCTURNES EN ENVIRONNEMENT TROPICAL CONTINENTAL ET TEMPÉRÉ OCEANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN HEAT ISLAND AND LAND COVER DIVERSITY IN THE CITY OF RECIFE/PE BRASIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03626366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation extremes and their trends in the Amazon region (1981-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DE LA SÉCHERESSE DANS LE BASSIN DU FLEUVE SÃO FRANCISCO, BRÉSIL : ÉVOLUTION DU BILAN HYDRIQUE SUR LA PÉRIODE 1942-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ligneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Baraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISTIQUES HORAIRE ET SAISONNIERE DE L'ILOT DE CHALEUR URBAIN DE FLORIANÓPOLIS (SUD DU BRÉSIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.589-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des transects mobiles nocturnes et des données satellitaires pour caractériser les ilots de chaleur urbains dans l’agglomération rennaise (Bretagne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'étude de l'ilot de chaleur urbain a Florianópolis (sud du Brésil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change in the Br 163 Region: A Multiscale Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics : special session "BR-163: A hot spot of socio-environmental change in the Brazilian Amazon".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité d’excédent/déficit en eau d’un bassin versant semi-aride au Brésil pendant des années contrastées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Berrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reutilização da classificação de Köppen para o estudo dos climas brasileiros : os tipos de climas anuais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Juiz de Fora-MG, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie multivariée des types de climats du Nouveau-Brunswick, Canada (1981-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp.412-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de climats annuels comme marqueurs du changement climatique au Brésil de 1964 a 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du climat et de la dengue dans l'Etat du Rio Grande do Sul (Brésil) pour la période 2007 à 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécheresses à Rennes : passé, présent et futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques naturels dans le contexte de changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cluj, Roumanie. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01825987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fréquence et diversité des types de climats annuels au Brésil pour la période 1961 - 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilização de imagens do satélite Landsat 8 para a análise da emissividade e da temperatura de superfície da aglomeração urbana de Rennes (França).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiago Pereira Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of TRMM TMPA 3b42 v7 RT in replicating daily rainfall and rainfall regime in the Amazon Basin (2000-2013).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A interferência da precipitação na intensidade e na distribuição espacial das ilhas de calor de superfície nas estações do ano em ambiente tropical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et tendances des températures dans les villes de l'Etat de São Paulo / Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIC, Jul 2017, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padrões de precipitação no Sul da Amazônia baseado no PERSIANN-CDR: Características e tendências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do XVIII Simpósio Brasileiro de Sensoriamento Remoto -SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON DES PRECIPITATIONS PENDANT LA PERIODE DE CULTURE DE SOJA DANS DEUX REGIONS AU BRESIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'analyse des cycles diurnes de nébulosité et de radiation solaire pour comprendre le cycle saisonnier moyen d'activité photosynthétique de la forêt en Afrique Centrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Lapparent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Télesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILIDADE E SUSCETIBILIDADE CLIMÁTICA: IMPLICAÇÕES ECOSSISTÊMICAS E SOCIAS UTILIZAÇÃO DE IMAGENS INFRAVERMELHAS DO SATÉLITE LANDSAT PARA CARTOGRAFAR A ILHA DE CALOR URBANA EM RENNES – FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiago Pereira Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPÓSIO BRASILEIRO DE CLIMATOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Goiania, Brazil. pp.1695-1705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERETS DES IMAGES VISIBLE ET INFRAROUGE DU SATELLITE LANDSAT-8 POUR MODELISER L'ILOT DE CHALEUR URBAIN A PRESIDENTE PRUDENTE (SP) – BRESIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS DIFERENÇAS DAS TEMPERATURAS DOS ALVOS DIAGNOSTICADAS POR MEIO DE IMAGENS TERMAIS DO SATÉLITE LANDSAT 8 EM PERÍODO SECO E CHUVOSO EM AMBIENTE TROPICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPÓSIO BRASILEIRO DE CLIMATOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Goiania, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des réseaux de mesures éco-climatiques en Afrique centrale : les ambitions du projet de recherche international FORGREENE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pokam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of artificial water reservoirs in the Southern Brazilian Amazon with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2241905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da ilha de calor urbana para cidade pequena (Rancharia-SP) a partir de imagens do satélite Landsat 7 e de medidas da temperatura do ar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, João Pessoa, Brazil. pp.3181-3188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du changement climatique au Togo à travers l’évolution de la température entre 1961 et 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atina Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENDANCES, RUPTURES ET VARIABILITÉ HYDROCLIMATIQUES DANS L'ÉTAT DU PARANA -BRÉSIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindberg Nascimento Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DU GRADIENT THERMIQUE FORET-PATURAGE EN AMAZONIE BRÉSILIENNE : EXEMPLE DE LA SAISON 2013-2014 DANS LA RÉGION D'ALTA FLORESTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GÉOSTATISTIQUE DE LA DISTRIBUTION SPATIALE DES PRÉCIPITATIONS SUR LE VERSANT SUD DU BASSIN DU FLEUVE PARANAPANEMA, DANS LE SUD DU BRÉSIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE LA SÉCHERESSE AGRO-CLIMATIQUE À PARTIR DU DÉFICIT D'ÉVAPORATION DANS LE BASSIN VERSANT DE LA MEJERDA (TUNISIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators extracted from spatial models for sugarcane water sustainability assessment: study case of municipalities in the southwest region of the Goiás State, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise comparativa do ndvi para a estação chuvosa nos anos 1992, 2002 e 2013 na cidade de Presidente Prudente-SP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Simposio Brasileiro de Geografia Fisica Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Teresina, Brazil. pp.176-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des températures et des précipitations dans le versant sud du bassin de la rivière Paranapanema, Parana, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.555-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité interannuelle des dates de début et de fin de la saison des pluies dans l'arc de déforestation amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 27e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse dans l'Etat du Parana (Brésil) : observation et suivi par télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindberg Nascimento Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et scénarios de changement climatique dans les régions viticoles de France centrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.739-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'évapotranspiration maximale par télédétection à moyenne résolution spatiale : cas du bassin versant de la Mejerda en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval, une station représentative du climat vécu de l'Ouest de la France (1480-1789) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique d'analyse rythmique à la vulnérabilité aux évènements pluviométriques extrêmes dans les quartiers urbains à São Paulo, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iury Simas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.590-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des précipitations et rendements du soja en région de climat de transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novos dados acerca dos aspectos geograficos e geologicos da area da fazenda São Nicolau e circumvizinhanças - município de Cotriguaçu - MT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bittencourt Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucelma Aparecida Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Geografos de America latina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lima, Peru. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et spatialisation de l'ilot de chaleur urbain dans l'agglomération rennaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cotonou, Bénin. pp.242-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerações acerca da estocagem do carbono nos municípios de Cotriguaçu e Juruena no noroeste do estado de Mato Grosso - Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucelma Aparecida Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bittencourt Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Geografos de America latina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lima, Peru. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">évolution et perception de la pluviométrie par les populations amazoniennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cotonou, Bénin. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et ruptures des séries pluviométriques dans la région méridionale de l'Amazonie brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban heat island by multi regression in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'îlot de chaleur urbain à Rennes et les types de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitale a l'estimation de l'évapotranspiration réelle journalière dans le delta de la Mejerda en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l'ilot de chaleur urbain dans l'agglomération rennaise a partir des projections des modèles régionaux de 2030 a 2100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l'Ilot de Chaleur Urbain dans l'agglomération rennaise à partir des projections des modèles régionaux de 2030 à 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité quotidienne et saisonnière de l'îlot de chaleur urbain à Rennes : premiers résultats du programme ECORURB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2R2CV : Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et paludisme a Kara, une ville du nord-Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces terrestres sur l'erreur d'estimation des précipitations quotidiennes par satellite en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural frontier in Mato Grosso based on remote sensing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.6262-6269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des données pluviométriques in-situ vs les produits satellitaires TRMM3B42 pendant la saison des pluies au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação temporal da biomassa do café arábica arborizado e Pleno Sol através de índices de vegetação.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.531-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação das mudanças de uso do solo na bacia hidrográfica do rio Manso -MT- Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.6081-6088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique en Bretagne dans le contexte du changement climatique : cas du scénario A1B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle de qualidade dos dados diários de chuva na Amazônia Legal brasileira (1998-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SIC Simpósio International de Climatologia. SBMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Joao Pessoa, Brazil. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation vs. changes in rainfall rates in the amazonian forest of northern Mato Grosso state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.2944-2951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la variabilité des facteurs météorologiques sur l'occurrence et l'intensité de l'ilot de chaleur urbain à rennes en 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural frontier in Mato Grosso with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Curitiba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANÁLISE GEOSTÁSTICA DAS PRECIPITAÇÕES MENSAIS NA AMAZÔNIA BRASILEIRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Simposio Brasileiro de Climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fortaleza, Brazil. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et occupation du sol par télédétection au Mato Grosso (Amazonie brésilienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Climat et Occupation du sol » de la Commission « Climat et Société » du Comité National Français de Géographie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Poitiers, France. pp.85-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAT ET ALTITUDE DANS DES VILLES TROPICALES CONTINENTALES : CHAPADA DOS GUIMARÃES ET CUIABÁ/BRÉSIL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2010, Rennes, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité pluviométrique dans la région des savanes à l'extrême nord du Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sécheresses en Bretagne sur le bilan hydrique: modélisation à partir du climat d'années passées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géostatistique des précipitations mensuelles en Amazonie brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORAMENTO DE SECAS NA BRETANHA : RECONSTITUIÇÃO HISTÓRICA E ABORDAGEM POR TELEDETECÇÃO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Simposio Brasileiro de Climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie urbaine et phénologie à Rennes : exemple du programme ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RICLIM « risques climatiques urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land use changes around the indigenous lands of the Xingu basin in Mato Grosso, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skorupa Ladislau Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Cristina Cardoso Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.3190-3193, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5649659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE DU CYCLE DIURNE DE LA CONVECTION EN AMAZONIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluviométrire : un déterminant des pratiques culturales au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluviométrie : un déterminant des pratiques culturales au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa da distribução temporo-espacial de material em suspensão nas aguas do reservatorio de Manso-MT a partir de imagens Landsat e dados de campo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio regional de geografia, UFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Jatai, Brazil. pp.1006-1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização de dados SPOT Vegetação para evidenciar a expansão e a intensificação da agricultura no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.5773-5780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la péjoration pluviométrique sur les rendements agricoles au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj, Roumanie. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise temporal de uma área manejada experimentalmente na Amazônia Central.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Lima José Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niro Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.2645-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinâmicas de ocupação do solo ao longo da Cuiaba-Santarem : estudo da expansão da agricultura com dados SPOT-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecendo a Amazônia e as Dinâmicas territorias no Mato Grosso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa da distribuição temporo-espacial de material em suspensão nas águas do reservatório de manso-mt a partir de imagens landsat e dados de campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.5421-5428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise da intensificação da agricultura no Mato Grosso à partir de dados TRMM 3B42 e de series temporais MODIS/EVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'un siècle d'observation des sécheresses et des types de circulations atmosphériques associées à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj, Roumanie. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75 anos da cooperação geográfica universitária França – Brasil : o exemplo do laboratorio COSTEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII encontro nacional da Anpege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças Climáticas e Qualidade Ambiental: o Papel do Sensoriamento Remoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Eva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização do canal termal do Landsat-7 e de transectos móveis para o estudo de clima urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8º Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Alto Caparaó/MG, Brazil. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries temporais de EVI/MODIS na identificação da dinâmica da Soja em Sistema Plantio Direto no Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Reunião Brasiliera de Manejo e Conservação do solo e da Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brazil. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers and asserting consistency in agriculture ground truth information by using temporal VI data from MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress “International Society for Photogrammetry and Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pékin, China. pp.1031-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of multitemporal MODIS-EVI smoothing algorithms and its contribution to crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS' 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations à risque pour la culture du soja à partir de données satellitaires TRMM et MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique sur la dynamique de la végétation par télédétection moyenne résolution à l'échelle régionale : le cas de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des saisons des pluies potentiellement utiles au Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme climatique et consommation d'eau dans le système d'approvisionnement public de Rondonopolis-MT, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-oriented assessment of agricultural crops through temporal segmentation of MODIS VI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress “International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pékin, China. pp.921-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations à risques pour la culture du soja à partir de données satellitaires TRMM et MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité quotidienne et saisonnière de l'îlot de chaleur urbain à Rennes : premiers résultats du programme ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la structure thermique du climat urbain de Presidente Prudente, São Paulo - Brésil, à partir du canal thermique de Landsat-6 et des mesures de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparação entre os dados TRMM, GOES e SPOT-VGT para a estimativa das chuvas em Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil. pp.3849-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle du début de la saison des pluies au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la dendrochronologie pour l'étude des sécheresses dans le Nord-Ouest de la France (XIX-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise dos perfis temporais de EVI/MODIS para o monitoramento da cultura da soja no Estado de Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rodrigues De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des alternances diurnes des brises littorales à partir d'images Météosat Seconde Génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Météosat Seconde Génération : un nouvel instrument de suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat maritime, brise de mer et potentiel éolien du littoral atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les types de temps et les brises de mer : étude par télédétection appliquée au Nordeste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ANR JC−MSG−Stands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of minimum temperatures in spring frost situations in the Champagne vineyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Interdisciplinary Wine Conference in Niagara – BACCHUS at Brock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sainte Catherine, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des alternances diurnes des brises littorales à partir d'images MSG et GOESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSG : un nouvel instrument de suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires du soja au Mato Grosso : Développement, crises et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et Sociétés dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00252025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales du stress hydrique estival de la végétation dans le nord-ouest de la Tunisie : exemple de l'année 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.259-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle du début de la saison des pluies au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloquue de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géomatique pour la caractérisation de l'Ilot de Chaleur Urbain à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brésil. pp.5467-5469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of dendrochronology to the study of droughts in northwestern France (XIX-XX^th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. 2p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des données TRMM pour la spatialisation des précipitations des précipitations au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carthage, Tunisie. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Vegetation in relation to the Urban Heat Island in Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Van-Gelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Urban Ecology in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route fédérale 163 (Cuiaba-Santarem) : de la route des colons au couloir d'exportation du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique du front de brise de mer sur des images satellites météorologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresses et risque de pénurie en eau sur les petites îles côtières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque de l'Association Internationale de Climatologie « Les risques liés au temps et au climat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et suivi de la couverture hivernale des sols à l'échelle régionale par télédétection : évaluation des données EOS/MODIS en paisage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of primary and secondary tropical forests in northern Mato Grosso, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niro Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO DV. 4 2006 International Meeting. Managing Forest Ecosystems: the Challenges of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valladolid, Spain. 14p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the sea breeze front from satellite images using an active contour method and wavelets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Geoscience and Remote Sensing Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States. pp.2810-2813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interrégionales "Climat et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des images NDVI du satellite SPOT-végétation à l'étude de l'impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Vegetation in relation to the Urban Heat Island in Rennes (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Gelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Urban Ecology in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des températures en forêt et sur pâturages dans la région d'Alta Floresta, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.208-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et phénologie : cas du platane et du cerisier à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Van-Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Ecologie du Paysage IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question climatique intégrée dans la recherche – Exemple du projet Ecorurb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interrégionales « Climat &amp; Territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prédictive de la déforestation sur un front pionnier amazonien (Mato Grosso-Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2006. Colloque International de Géomatique et d'Analyse Spatiale. Recherches &amp; Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilot de Chaleur Urbain et croissance de la végétation à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de l'Association Française d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique sur l'évolution spatio-temporelle des biocénoses benthiques: le cas des herbiers médiolittoraux de phanérogames marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa do índice de área foliar e da biomassa aérea numa floresta tropical primária e secundária da região de alta floresta, Amazônia Matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congresso Florestal Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Viseu, Portugal. 9p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales du NDVI de la végétation en Kroumirie et aux Mogods (Tunisie) en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, France. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données Landsat-7 pour la thermographie de surface de l'agglomération urbaine de Curitiba, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa das chuvas mensais e anuais a partir de imagens GOES em Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brazil. pp.489-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the identification of sea breeze fronts in the north-east of Brazil by remote sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria. 02910 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soja, clima local e desenvolvimento sutentável em área de transição na Pré-Amazônia Mato-grossense: o caso de Alta Floresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encontro de Geógrafos da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, São Paulo, Brazil. pp.16623-16633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du topoclimat sur l'organisation de l'espace dans le Nord-Ouest du Parana-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures infrarouges NOAA-AVHRR pour la spatialisation des températures minimales en situation de gel printanier dans le vignoble de Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simpósio Brasileiro de Sensoriamento Remoto – SBSR, Goiania (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Brésil. pp.225-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l'îlot de chaleur urbain en hiver dans une ville tropicale : exemple de Presidente Prudente, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'interface rural-urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'interface rural-urbain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Climatologie (AIC). INT., Sep 2005, Gênes, Italie. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da ocupação do solo nos Projetos de Assentamento Conjunto (PAC) no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brazil. pp.643-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Energies chér(i)es : Agir à Rennes contre l'effet de serre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring winter vegetation cover using multitemporal Modis data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS '05 Conference, 2005 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2113-2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et occupation du sol au Mato Grosso : approche par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE BRÉSIL : GÉOPOLITIQUE ET ENVIRONNEMENT ACTUELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'occupation hivernale des sols par télédétection basse résolution en paysage fragmenté : comparaison de séries temporelles de NDVI NOAA/AVHRR, SPOT/VEGETATION et EOS/MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brésil. pp.3093-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land use and land cover changes in oceanic and fragmented landscapes with reconstructed MODIS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp 2005 Third International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Biloxi, United States. 5p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières évaluations SPOT5 pour la cartographie des habitats benthiques littoraux: application à l'archipel des Chausey (golfe Normand-Breton, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi du littoral par SPOT5, premiers résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse par télédétection : exemple de l'été 2003 en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité climatique interannuelle en région de paysage hétérogène (Bretagne) à partir de synthèses mensuelles NDVI à basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição dos dados GOES para a cartografia das frentes da brisa marítima no Nordeste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aracaju, Brazil. 10 p. (sur CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satelites e climatologia : exemplos na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° Simposio Brasileiro de Climatologia Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Aracaju, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relação clima-vegetação em area de transição cerrado-caatinga do Nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Latinoamericano de Geografia Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puerto Vallarta, Mexico. 8p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions à partir de la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise (programme ECORURB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement de la cité et attractivité du territoire : en 2020, quelle recherche, quels chercheurs dans l'agglomération rennaise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rennes, France. pp.59,63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l'état hydrique de la végétations dans le nord-ouest de la Tunisie par imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise : ECORURB (Ecologie - Rural/Urbain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR 6554 du CNRS (LETG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento das chuvas por sensoriamento remoto em Mato Grosso de 2000 a 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simposio Brasileiro de Climatologia Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aracaju, Brazil. 8p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par télédétection de la localisation des fronts de brise de mer dans le Nord-Est du Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brésil. pp.1165-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limits of the GOES-8 visible imagery to study the effective magnitude of deforestation in Mato Grosso, Brazil. A comparison with NOAA-AVHRR multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brazil. pp.2713-2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du déficit hydrique dans la plaine de Griss (Mascara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaladi Mederbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on "Oasis, Water and Population"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biskra, Algérie. pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du déficit hydrique dans les périmètres agricoles de l'Oranie (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Pologne. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et déforestation en Amazonie matogrossense : étude par télédétection spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales « Espace et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données de télédétection à l'aide de la théorie des Evidences, Application au Mato Grosso en vue d'une spatialisation de la déforestation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Simposio Brasilero de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brésil. pp.2107-2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la saison des pluies 1999-2000 au Mato Grosso (Brésil) par imagerie infrarouge GOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Pologne. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teledetecção aplicada ao estudo das dinâmicas territorias ao longo da BR-163 (Norte do Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro Nacional da ANPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florianopolis, Brazil. pp.770-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et climat au Mato Grosso : modélisation climatique à méso-échelle dans la région d'Alta Floresta (MT-Brésil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Besançon, France. pp.304-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of Orthoptera in relation to climatic factors in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Orthopteroid Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l'étude du bassin versant de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ganzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystémes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lille, France. 15p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des crues de la Vilaine : rôle des précipitations et de l'occupation du sol sur le bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nice, France. pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données NOAA-AVHRR à la cartographie des températures de l'air à échelle fine : application au Département de la Sarthe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nice, France. pp.444-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuções dos satélites de meteorologia para os estudos das paisagens e o desmatamento no Mato-Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosytèmes et organisation de l'espace en Amazonie Matogrossense: approche par télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cuiaba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teledeteção, climatologia e geografia, estudo de caso : analise da seca no oeste da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Simposio brasileiro de climatologia geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of spatial fluctuations of monthly rainfall in western part of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-regional conference meeting of the commission on climatology of the International Geographical Union « Climate and environmental change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information spatialisée et son traitement: exemples à partir des données de géographie physique et de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFORUM, Congrès de l'AFDG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications d'images N.O.A.A.: Application pour une cartographie dynamique des paysages ruraux dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium canadien sur la télédétection, 8ème congrès de l'association québécoise de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sherbrooke, Canada. pp.469-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and Tree phenology: A spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation screens and their impact on air temperature measurement: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Rennes a heat island? From sensors and climate models to remote sensing and ecology issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations, impacts et perceptions du changement climatique dans le Grand Ouest : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. Editions INRA, 25 p., 2012, Les projets PSDR pour une recherche pluridisciplinaire et partenariale au cœur des Régions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise da intensificação da agricultura no Mato Grosso à partir de dados TRMM 3B42 e de series temporais MODIS/EVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-oriented assessment of agricultural crops through temporal segmentation of MODIS VI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multitemporal MODIS-EVI smoothing algorithms and its contribution to crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries temporais de EVI/MODIS na identificação da dinâmica da Soja em Sistema Plantio Direto no Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucietta G. Martorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Reunião Brasileira de Manejo e Conservação do Solo e da Água</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers and asserting consistency in agriculture ground truth information by using temporal vi data from MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise dos perfis temporais de EVI/MODIS para o monitoramento da cultura da soja no Estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDADES, CLIMA E VEGETAÇÃO: MODELAGEM E POLÍTICAS AMBIENTAIS PÚBLICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TotalBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.223, 2024, 978-65-88393-62-8. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52632/978.65.88393.62.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04651523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat change dans l'Ouest, Evaluation, Impacts, Perceptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.458, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIC-COSTEL, pp.694, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.150, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, l'eau et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.330, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Monts d'Arrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skol Vreizh, pp.194-196, 2025, 978-2-36758-185-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemiliano Felipe Decco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie et météorologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.174-177, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A influência das temperaturas na fisiologia humana e a percepção da população de Presidente Prudente/SP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Germano dos Santos Murara; Natacha Cíntia Regina Aleixo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima e Saúde no Brasil.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paco Editorial, pp.97-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques en Amazonie, une approche multiscalaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida De Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.247-270, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Beucher &amp; F.Smits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : atlas géographique et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.40-41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vulnerabilidade a episódios de calor à luz da geografia do clima: o acesso ao meio técnico e a seletividade das medidas adaptativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sant'Anna Neto, João Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima, Sociedade e Território.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paco Editorial, pp.93-122, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução e percepção do clima pelas comunidades amazônicas do projeto DURAMAZ-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, NUMA-UFPA, pp.107-130, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlinda: do café ao leite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q'Enty Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdileine Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, NUMA-UFPA, pp.183-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorriso Vivo&amp;quot; : no corração da soy-belt brasileira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q'Enty Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Borowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, NUMA-UFPA, pp.165-182, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique (chap.1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Arnould &amp; Laurent Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.19-34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas de adaptação às mudanças climáticas nas práticas agrícolas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jodival Mauricio da Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônia, olhares sobre o territorio e a região</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Universidade Federal do Amapa, pp.71-111, 2017, 978-85-518-0542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02339157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatio-temporelle de l’îlot de chaleur urbain dans l’agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos e monitoramento da variabilidade espaçotemporal da ilha de calor em cidades de porte médio: Rennes/França e Presidente Prudente/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.A.Silva, E.S.Fialho, E.T.Steinke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimentos em climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFGD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2014, 858147095-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain est un laboratoire : un voyage franco-brésilien au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leturcq G., Louault F., Schneider Marques T.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Brésil : un laboratoire pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie urbaine et îlot de chaleur urbain à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Clergeau,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et biodiversité : les enseignements d'une recherche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Information, Remote Sensing, and Climatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Carrega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Information and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WILEY-ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-102, 2010, Geographical Information Systems Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treize terrains d'enquête : Projets AJOPAM, Ouro Verde et Sorriso Vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-174, 2010, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données spatiales et leur traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-238, 2010, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição dos Dados TRMM-3B42 ao Estudo das Precipitações no Estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção do Espaço e Transformações Socioambientais das Paisagens do Mato Grosso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUFMT, Cuiaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-145, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques climatiques et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamarre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et risques : changements d'approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.109-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des outils de la géomatique pour la spatialisation des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et risques : changement d approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.43-61, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route fédérale 163 (Cuiaba-Santarem) : de la route des colons au couloir d'exportation du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passos dos M. Kolhepp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BR-163: de estrada dos colonos a corredor de exportação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massoni, pp.201-210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, télédétection et climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carrega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.83-113, 2007, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soja ou forêt ? Ou, comment le projet d'asphaltage de la BR163 peut encourager un véritable (ré)aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mendonça F. &amp; Bertrand F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.79-96 et 183-200, 2006, Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biogéographique de la mobilité des littoraux : L'exemple des phanérogames marines de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire « Environnement et mobilités géographiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-99, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un risque climatique à géographie variable : la sécheresse dans la France de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.147-173, 2005, Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation agricole et peuplement en Amazonie Matogrossensse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislaene Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-88, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du climat urbain au Brésil: état actuel et contribution de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-146, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuration foncière dans le municipe de Diamantino : Etude des assentamentos Bojui et Caeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des satellites météorologiques à l'étude des paysages et à la déforestation au Mato-Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everaldo Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Garcia Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universiatires de Rennes, pp.31-41, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour une approche modélisatrice de la déforestation au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universiatires de Rennes, pp.111-121, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mobility of coastal landforms under climatic changes : issue for geomorphological and archeological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Hooke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Coastal Defence and Earth Sciences Conservation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-114, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couvert végétal (NDVI) par télédétection (NOAA-AVHRR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil &amp; J.P.Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat, l'eau et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-63, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécheresses de 1989 et 1990 dans la France de l'Ouest: suivi climatique par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.Bariou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle européen d'enseignement à distance de l'Université de Rennes-1, pp.283-302, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresses et rivières en Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.T.Griselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau, la terre et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.263-272, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et atouts du bassin rennais : quelle adaptation face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de l'AUDIAR (AGENCE D'URBANISME RENNES BRETAGNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Olympiques 2016 à Rio de Janeiro : problèmes et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://ideas.revues.org/1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : une dynamique rurale à risque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brises de mer et climats maritimes autour du golfe de Gascogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepções ao longo da BR 163 e no Noroeste do Mato Grosso : Sorriso, Alta Floresta, Juina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du programme de développement durable Proambiente à Juina-MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire sur le projet de développement durable Sorriso Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites d'études matogrossenses et des apports des données de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'indicateurs de paysages/biodiversité à partir d'images satellites : application à Sorriso MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas deux sécheresses qui se ressemblent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et déforestation en Amazonie brésilienne: Exemple du front pionnier du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécheresse de 2003 en Bretagne à partir d'images satellites à basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise : ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation agricole au Brésil : l'Amazonie Matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et modélisation en Amazonie matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par télédétection et modélisation du climat au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour une approche modélisatrice de la déforestation au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection en hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marais et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sorriso Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC CLIMATIQUE TERRITORIAL FOCUS « RESSOURCE EN EAU » Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESEB; Région Bretagne; LETG Rennes. 2021, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03291992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville climato-intelligente : L’IOT au service du suivi des îlots de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] LETG-Rennes-COSTEL; Zone Atelier Armorique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et Impacts des Changements climatiques à l'Echelle régionale & Locale sur les Espaces Fragiles (Rapport de fin de projet UC Sh 131/11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LETG-Rennes-COSTEL. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefoy Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et pionniers du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId919"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Dubreuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape features and urban heat island: episodic analyses during the dry season in a city of the Pre-Amazon region of Mato Grosso (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flávio De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOT: Revista de Geografia e Ordenamento do Território</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30, pp.57-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05508515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Areas susceptible to desertification in Brazil: An approach based on the frequency of annual aridity classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa I.M. Linhares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 329, pp.108477. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosres.2025.108477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures et spatialisation de données climatiques et de qualité de l’air en milieu urbain en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends and historical patterns of meteorological droughts in New Brunswick, Canada, using PDSI and SEDI indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Faghfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156 (5), pp.257. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-025-05467-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated assessment of hydroclimatic extremes, land cover exposure, and vegetation responses in sub-humid and semi-arid regions in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro R. Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.101595. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2025.101595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the urban heat island phenomenon in a tropical medium-sized city: insights for sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Vieira Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Almussa Leite Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 197 (4), pp.445. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-025-13890-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of spatial interpolation techniques for urban heat island monitoring in small and medium sized cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbuil.2024.1455047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04701984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal types in homogeneous rainfall regions of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (4), pp.1224-1244. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.8380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body size responses to urban temperature variations are driven by life history traits in spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Deletre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (7), pp.1578-1589. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable urban planning needs stronger interdisciplinarity and better co‐designing: How ecologists and climatologists can fully leverage climate monitoring data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Audusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reto Schmucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIREs Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e912. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/wcc.912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When scale matters to disentangle the effect of habitat and temperature on ground-dwelling spider communities in urban environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Amiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27, pp.2501-2516. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01591-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat Island and Reduced Habitat Complexity Explain Spider Community Composition by Excluding Large and Heat-Sensitive Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ridel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Land, 13 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/land13010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microhabitat Structure Affects Ground-Dwelling Beetle Communities More than Temperature along an Urbanization Gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (8), pp.504. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d16080504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional heat island intensities also occur in medium-sized cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cardozo Frasca Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 53, pp.101821. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2024.101821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale models and urban heat island studies: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Vieira Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (11), pp.1284. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-11906-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne : cartographie sur la période observée (1951-2020) et future (2031-2100).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.7-25. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation extremes in the Puna of Atacama Desert, Chile: How to manage current and future uncertainty?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero-Aravena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Serrano-Notivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Meseguer-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigaciones Geográficas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79, pp.51. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14198/INGEO.22852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal characteristics of past droughts in New Brunswick (1971–2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (15), pp.7183-7198. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04430831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial variation of the urban heat island and its association with the landscape features in Sinop-MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flávio De Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.384-412. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55761/abclima.v31i18.15470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03928221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of climatic and anthropogenic contributions to streamflow change in southern Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Zaharia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2098025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variações temporais e espaciais da intensidade da ilha de calor urbana na cidade do Recife – PE (Brasil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranyére Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geografia - PPGEO - UFJF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.84-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long‐term meteorological drought characterization in the São Francisco watershed, Brazil: A climatic water balance approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.7701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fires Drive Long-Term Environmental Degradation in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Antonio Da Silva Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendelson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Eduardo Teodoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Francisco De Oliveira-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Saragosa Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (2), pp.338. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14020338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island estimation from crowdsensing thermometers embedded in personal cars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-21-0174.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennes, une ville climato-intelligente ? - L’IoT au service du suivi des îlots de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques au service de la ville et de la personne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Editions Techniques de l'Ingénieur, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-sc8020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03723810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microclimatic conditions in Ingá Park – Maringá (Paraná, Brazil) according to air humidity parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Minaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociedade &amp; Natureza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/SN-v34-2022-64034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en France illustré par la classification de Köppen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.037. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03582146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future droughts in northern Italy: high-resolution projections using EURO-CORDEX and MED-CORDEX ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonello Provenzale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fratianni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172 (3-4), pp.22. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-022-03370-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03696366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme exemplaire de collaboration scientifique international : le projet USP-COFECUB PICE&LEF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Políticas Públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.107-128. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/rgpp.v12i1.193132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03866892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing precipitation extremes (1981–2018) and deep convective activity (2002–2018) in the Amazon region with CHIRPS and AMSU data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.827-849. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-021-05742-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the urban heat island at a winter event in Três Lagoas, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislene Figueiredo Ortiz Porangaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Cardozo Frasca Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.100853. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night surface and atmospheric heat islands in a continental and temperate tropical environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Trindade Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38, pp.100918. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2021.100918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03291381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A estabilidade atmosférica e a ilha de calor urbana na área conurbada de Florianópolis-SC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (27), pp.900-919. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v27i0.76237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Public Policies in the Brazilian Amazon State of Mato Grosso: Perceptions and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida de Mello-Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo de Lima Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12125093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Gridded CRU TS Data for Long-Term Climatic Water Balance Monitoring over the São Francisco Watershed, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (11), pp.1207. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11111207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDVI time series stochastic models for the forecast of vegetation dynamics over desertification hotspots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (7), pp.2759-2788. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2019.1697008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et intensité des îlots de chaleur à rennes : bilan de 16 années d’observations (2004-2019).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (6), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202017006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed framework for the characterization of rainfall climatology in semiarid watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizandro de Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara de M. B. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena C. Spyrides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kellen Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02963-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geostatistical approach to create a new climate types map at regional scale: case study of New Brunswick, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02961-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02268791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions of climate and climate change by Amazonian communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.101923. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and reconstruction of rain gauge–based daily time series for the entire Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (1-2), pp.759-775. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-019-02832-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change evidence in Brazil from Köppen's climate annual types frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (3), pp.1446-1456. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining scales of the land use effect to map the urban heat island in a mid-size European city: Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, pp.100490. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basin scale rainfall-evapotranspiration dynamics in a tropical semiarid environment during dry and wet years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindenberg da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomão de S. Medeiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keila Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.29 - 43. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01918855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low levels of shade and climate change adaptation of Arabica coffee in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Pereira Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilton Silveira Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Ribeiro Do Valle Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (2), pp.e01263. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The types of annual climates in Brazil: an application of the classification of Köppen from 1961 to 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of TRMM TMPA 3B42 V7 in Replicating Daily Rainfall and Regional Rainfall Regimes in the Amazon Basin (1998–2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.1879. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10121879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between climate and health: the case of dengue fever in Rio Grande do Sul during the period 2007-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major role of water bodies on diurnal precipitation regimes in Eastern Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (2), pp.613-629. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.5197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da Ilha de Calor Urbana Aplicada ao Ambiente Litorâneo - Ubatuba/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Washington Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Departamento de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/rdg.v34i0.133193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of Urban Heat Islands in Tropical and Temperate Climates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Rainfall Patterns in the Southern Amazon with PERSIANN-CDR Data: Long-Term Characteristics and Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9090889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação comparativa entre metodologias de identificação de situações de conforto térmico humano aplicado ao contexto tropical, Presidente Prudente/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.588-612. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v21i0.53839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant environnemental en Amazonie : ampleur et limites du découplage entre production et déforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinis Osis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Un état des lieux du Brésil en 2017, 41, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de climats annuels au Brésil : une application de la classification de Köppen de 1961 à 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.15017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das tendências espaço-temporais das precipitações anuais para o estado do Paraná-Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (21), pp.553-569. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/abclima.v21i0.48643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01671449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land use sustainability on the South-Eastern Amazon agricultural frontier: Recent progress and the challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christovam Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.86 - 97. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local rainfall trends and their perception by the Amazonian communities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-017-2006-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining socio-economic development with environmental governance in the Brazilian Amazon: The Mato Grosso agricultural frontier at a tipping point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Tritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-016-9889-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting deforestation impacts in Southern Amazonia rainfall using rain gauges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego P. Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (6), pp.2889-2900. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.4886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the diurnal cycles for a better understanding of the mean annual cycle of forests greenness in Central Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Lapparent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Sèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Martiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 223, pp.81-94. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et changement climatique en France de 1951 à 2010 : analyse au moyen de la classification de Köppen et des « types de climats annuels ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eveno Maëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszwald Johan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical models to predict LAI and aboveground biomass of Coffea arabica under full sun and shaded plantation: a case study of South of Minas Gerais, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-015-9799-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A consistent gauge database for daily rainfall analysis over the Legal Brazilian Amazon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Patterns in the Southern Amazon: a chronological perspective (1970-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Henke de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (2), pp.251-269. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-015-1415-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01149966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem espacial da ilha de calor urbana em Presidente Prudente (SP), Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renatta Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.29-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur les sécheresses en Bretagne : Automatisation d'un bilan hydrique avec ArcGis et Python</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (3), pp.355-375. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.24.355-375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUDANCAS CLIMÁTICAS E SECAS: MODELAGEM ESPACIAL E DESAFIOS PARA A AGRICULTURA NA BRETANHA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.97-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cálculo de indicadores para a avaliação do processo de expansão da cultura canavieira – procedimentos metodológicos para a extracao de dados multifontes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (6), pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils méthodologiques l'analyse d'images MSG : estimation du mouvement, suivi de masses nuageuses et détéction de fronts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Mémin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 205, pp.3-18. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2014.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation, impacts et perceptions du changement climatique dans le Grand Ouest de la France métropolitaine : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2014.0694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns of rainfall regimes related to levels of double cropping agriculture systems in Mato Grosso (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (8), pp.2622-2633. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/joc.3863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00910825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da sustentabilidade hídrica da cultura canavieira através do uso de indicadores extraídos de modelos espaciais Water sustainability assessment for sugarcane based on spatial indicators RESUMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista brasileira de ciências ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controvérsias ambientais frente à complexidade das mudanças climáticas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (29), pp.155-170. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/RM2013.1229.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00922752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and spatial analysis of the soybean agricultural frontier in Mato Grosso, Brazil, using remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bégué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoJournal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78 (5), pp.833-850. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10708-012-9469-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação da sustentabilidade hídrica da cultura canavieira através do uso de indicadores extraídos de modelos espaciais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista brasileira de ciências ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.63-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendências e rupturas climato-hidrológicas no sitio ramsar PARNA Pantanal (MT, Brasil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa de Camargo Tozato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.164-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração de dados de modelos espacializados visando o cálculo de indicadores para a avaliação do potencial de sustentabilidade hidrica da cultura canavieira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Cartografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.823-832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact potentiel du changement climatique sur les sécheresses pédologiques en Bretagne au 21eme siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10, pp.107-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impacts of sustainable development projects in the Amazon: the DURAMAZ experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Greissing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (2), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11625-013-0200-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DURAMAZ indicator system: a cross-disciplinary comparative tool for assessing ecological and social changes in the Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Greissing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bursztyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1619), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00818135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the pioneer frontier and agricultural intensification in Mato Grosso using SPOT Vegetation images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.2-10. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00725818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the agricultural transition in Mato Grosso, Brazil, using satellite-derived indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meirelles Margareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimabukuro Yosio E.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (32), pp.702-713. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeog.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00820484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective activity in Mato Grosso state (Brazil) from microwave satellite observations: Comparisons between AMSU and TRMM datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel A. Gan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (D16), pp.D16109. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JD017259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of land-cover change in the southern amazonia climate: a case study for the region of Alta Floresta, Mato Grosso, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 184 (2), pp.877-891. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-011-2006-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of MODIS EVI time series for crop mapping in the state of Mato Grosso, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (22), pp.7847-7871. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.531783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURAMAZ, um Sistema de Indicadores de Desenvolvimento Sustentável na Amazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Droulers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustentabilidade em debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des saisons des pluies potentiellement utiles au Togo de 1950 a 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques d'occupation et d'utilisation du sol et leurs impacts climatiques au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Strat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.20. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.6845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00560659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et impact sur la phénologie végétale printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task2 potassium channels set central respiratory CO 2 and O 2 sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gestreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Bandulik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (5), pp.2325-2330. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0910059107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORAMENTO DE SECAS NA BRETANHA: reconstituição histórica e abordagem por teledetecção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (1), pp.107-119. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4215/RM2010.0901.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca chauffe pour la biodiversité : L'étude du climat urbain à Rennes dans le cadre du programme ECORURB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Características das ilhas de calor em cidades de porte médio: exemplos de Presidente Prudente (Brasil) e Rennes (França)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.16. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.6070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil, ferme du monde ? La fazenda Santa Maria da Amazônia de Sorriso (Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, crises et adaptation des territoires du soja au Mato Grosso : l'exemple de Sorriso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5934. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.5934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement, crises et adaptation des territoires du soja au Mato Grosso: l'exemple de Sorriso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura térmica identificada por transectos môveis e canal termal do Landsat-7 em cidade tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Geografía, Norte Grande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43, pp.65-80. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4067/S0718-34022009000200004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisation induces early flowering: evidence from Platanus acerifolia and Prunus cerasus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.287-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation agricole et déforestation en Amazonie brésilienne: le front pionnier du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Dérout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêtes rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12, pp.107-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of tree-ring analysis to the study of droughts in northwestern France (XIX-XXth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.249-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact du changement de l'occupation du sol sur les températures dans la région d'Alta Floresta, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of tree-ring analysis to the study of droughts in northwestern France (XIX–XXth century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past Discussions [Climate of the Past Preprints]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (1), pp.249-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données TRMM 3B42 à l'étude des précipitations au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et fronts pionniers amazoniens sous le regard des satellites : l'exemple du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Gurgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y aura-t-il encore un climat breton en 2030 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne[s]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'environnement sous surveillance avec l'aide des TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206, p.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodovia BR-163: perspectivas para a sociedade civil e para o setor produtivo agrícola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">França-Flash, Coopération, Recherche, Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 49 (49), http://www.cendotec.org.br/francaflashpartes/ff49-1BR163.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method of identifying and locating sea breeze fronts in north-eastern Brazil by remote sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteorological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (3), pp.225-234. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1350482706002283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas do setor produtivo agrícola ao longo da rodovia Cuiabá – Santarém</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Anhanguera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (1), pp.9-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da fronteira agrícola no centro-oeste do Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (41), pp.65-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da fronteira agricola no centro-oeste do Mato Grosso: Municipios de Tangará da Serra, Campo Novo do Parecis, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Ciência &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2), pp.463-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données SPOT5 pour la cartographie des habitats benthiques littoraux: application à l'archipel des îles Chausey (golfe normand-breton, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 196, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse par télédétection: exemple de l'été 2003 en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.109-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse en Bretagne, mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la frontière agricole dans le Centre Ouest du Mato Grosso : Municipes de Tangara da Serra, Campo Novo dos Parecis, Diamantino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termografia de superfície e temperatura do ar na RMC (Região Metropolitana de Curitiba - PR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista RA'E GA - O espaço geográfico em analise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First assessment of SPOT5 ability to map coastal benthic habitats: application to the Chausey Islands, English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 196, pp.37-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clima e teledetecção : uma abordagem geografica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Climatologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.76-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des précipitations par télédétection au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relação clima-vegetação no semi-arido brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletim de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22 (1), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur les types de temps associés aux brises de mer : une méthode d'analyse par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Decaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 191, pp.59-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 387, pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bioclimatique du contact caatinga/cerrado dans l'Etat de Bahia, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la sécheresse de l'année 2000 dans la dépression de la Transylvanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Holobaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sorocovschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo da urbanização e suas consequências sobre as temperaturas noturnas em Sinop/Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Matogrossense de Geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.25-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A remote sensing study of the inland penetration of sea breeze fronts from the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (6), pp.219-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode d'interpolation des températures de l'air en Bretagne : combinaison des paramètres géographiques et des mesures infrarouge NOAA-AVHRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Montgobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et Terres du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.26-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'évolution diachronique de la Gleba Celeste (Mato Grosso) à partir d'images Landsat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaço &amp; Geografia : geoprocessamento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.119-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et climat au Mato-Grosso: premiers résultats de modélisation climatique à méso-échelle dans la région d'Alta Floresta (MT-Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.304-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des satellites géostationnaires GOES pour l'étude du climat du Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lecamus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dagorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.401-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des crues de la Vilaine : le rôle des précipitations et de l'occupation du sol du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.93-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données NOAA-AVHRR à la cartographie des températures de l'air à échelle fine : application au département de la Sarthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13, pp.444-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élévation récente du niveau marin dans l'ouest français : signification climatique et conséquences morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 600, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité interannuelle et variations actuelles du climat dans le domaine océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memorie della societa geografica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, LV, pp.121-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accentuation récente du déficit estival dans la France océanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.151-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques régionaux dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.437-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages de la France : la part de la nature sous le regard du satellite NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.24-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse dans la France de l'Ouest : une contrainte climatique trop souvent oubliée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des satellites NOAA pour l'analyse géographique régionale : exemples des Ardennes et de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Antich y Amengual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse géographique de la sécheresse dans les régions océaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (15), pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les précipitations intenses en Bretagne: l'influence possible des mutations paysagères sur les tendances d'évolution récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 43 (170), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1996.6718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation détaillée des zones à risque vis à vis de la sécheresse dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8, pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection et cartographie à petite échelle des paysages de la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 2, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes, seuils et discontinuités temporels en milieu littoral: l'exemple de Belle-Ile, golfe de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 40 (159), pp.351-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse hivernale dans le bassin de Rennes par la méthode du bilan de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre d'Odile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 10, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité spatiale de l'évapotranspiration potentielle journalière : essai de régionalisation à partir de la méthode des noyaux forts et aires de transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (154), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1992.6416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des paysages ruraux de l'Ouest de la France à partir de classifications d'images du satellite NOAA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 39 (155), pp.283-296. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/noroi.1992.6434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (199)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCO CHOVE-CHUVA: A Web-Platform to Monitor Socio-Environmental Dynamics in the Southern Amazon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uelison Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.2013-2017, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04815204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydroclimatic extremes and changes (1981-2021) in the San Francisco river basin (Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Météorologie – Hydrologie / Faculté de Géographie / Université de Bucarest, Jul 2023, Bucarest (Roumania), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de zonage agroclimatique en Bretagne et Pays de la Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Colnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ligneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest (Roumania), Roumanie. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquence et évolution des nuits tropicales et des ilots de chaleur de forte intensité à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Roumanie. pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation de l’îlot de chaleur à Rennes au moyen de réseau d’observation climatique dense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Roumanie. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island monitoring in Inadaiatuba (Brazil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larissa Zezzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Pereira Coltri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Colloque de l’Association Internationale de Climatologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des sécheresses au Nouveau-Brunswick, Canada (1971-2020).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un changement climatique souvent oublié : les îlots de chaleur urbain en Amazonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisaton of the indoor microclimate within the historic archives of a cultural institution in the megacity of São Paulo (Brazil) in the perspective of preventive conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canuto Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts du changement climatique sur la ressource en eau en Bretagne : les résultats du programme DEMOCLIM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Keromnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse (FRANCE), France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la taille de tache urbaine sur l’ilot de chaleur urbain : étude sur des communes d’ille et vilaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’îlot de chaleur urbain à Vitré (35), approche par modélisation de l’occupation des sols et mesures de terrain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Delidais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall Extremes In Northern Chile: Climatology, Trends, And Ecosystem Responses In Salt Marsh Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Sarricolea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l’Association Internationale de Climatologie – AIC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brises de mer et l'îlot de chaleur à Florianópolis – Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04163144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAZONALIDADE PAISAGÍSTICA E DA INTENSIDADE DA ILHA DE CALOR DE SUPERFÍCIE EM SINOP/MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV SIMPÓSIO BRASILEIRO DE CLIMATOLOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, João Pessoa, Brazil. pp.526-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">URBAN HEAT ISLAND AND LAND COVER DIVERSITY IN THE CITY OF RECIFE/PE BRASIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayobami Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Nobrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.487-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03626366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE COMPARÉE DES ÎLOTS DE CHALEUR DE SURFACE DIURNES ET NOCTURNES EN ENVIRONNEMENT TROPICAL CONTINENTAL ET TEMPÉRÉ OCEANIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation extremes and their trends in the Amazon region (1981-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhan Carlo Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DE LA SÉCHERESSE DANS LE BASSIN DU FLEUVE SÃO FRANCISCO, BRÉSIL : ÉVOLUTION DU BILAN HYDRIQUE SUR LA PÉRIODE 1942-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Bezerra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISTIQUES HORAIRE ET SAISONNIERE DE L'ILOT DE CHALEUR URBAIN DE FLORIANÓPOLIS (SUD DU BRÉSIL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.589-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03615764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du changement climatique pour l'agriculture : résultats préliminaires en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ligneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Baraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement Climatique et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LETG UMR 6554 CNRS, 2020, Rennes, France. pp.427-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des transects mobiles nocturnes et des données satellitaires pour caractériser les ilots de chaleur urbains dans l’agglomération rennaise (Bretagne, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02970894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et dates de floraison des pommiers dans le val de Rance (Bretagne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Meme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cécile Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats préliminaires de l'étude de l'ilot de chaleur urbain a Florianópolis (sud du Brésil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geisa Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.353-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change in the Br 163 Region: A Multiscale Analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Austrian Conference on International Resource Politics : special session "BR-163: A hot spot of socio-environmental change in the Brazilian Amazon".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité d’excédent/déficit en eau d’un bassin versant semi-aride au Brésil pendant des années contrastées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Mutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergson Berrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reutilização da classificação de Köppen para o estudo dos climas brasileiros : os tipos de climas anuais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Juiz de Fora-MG, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie multivariée des types de climats du Nouveau-Brunswick, Canada (1981-2010).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp.412-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de climats annuels comme marqueurs du changement climatique au Brésil de 1964 a 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France. pp.406-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du climat et de la dengue dans l'Etat du Rio Grande do Sul (Brésil) pour la période 2007 à 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Assis Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIe Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécheresses à Rennes : passé, présent et futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques naturels dans le contexte de changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cluj, Roumanie. pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01825987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fréquence et diversité des types de climats annuels au Brésil pour la période 1961 - 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A interferência da precipitação na intensidade e na distribuição espacial das ilhas de calor de superfície nas estações do ano em ambiente tropical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et tendances des températures dans les villes de l'Etat de São Paulo / Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIC, Jul 2017, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padrões de precipitação no Sul da Amazônia baseado no PERSIANN-CDR: Características e tendências</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do XVIII Simpósio Brasileiro de Sensoriamento Remoto -SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02439114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilização de imagens do satélite Landsat 8 para a análise da emissividade e da temperatura de superfície da aglomeração urbana de Rennes (França).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiago Pereira Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of TRMM TMPA 3b42 v7 RT in replicating daily rainfall and rainfall regime in the Amazon Basin (2000-2013).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPE, May 2017, Santos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01558835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARAISON DES PRECIPITATIONS PENDANT LA PERIODE DE CULTURE DE SOJA DANS DEUX REGIONS AU BRESIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'analyse des cycles diurnes de nébulosité et de radiation solaire pour comprendre le cycle saisonnier moyen d'activité photosynthétique de la forêt en Afrique Centrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Lapparent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Télesphore Brou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILIDADE E SUSCETIBILIDADE CLIMÁTICA: IMPLICAÇÕES ECOSSISTÊMICAS E SOCIAS UTILIZAÇÃO DE IMAGENS INFRAVERMELHAS DO SATÉLITE LANDSAT PARA CARTOGRAFAR A ILHA DE CALOR URBANA EM RENNES – FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiago Pereira Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPÓSIO BRASILEIRO DE CLIMATOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Goiania, Brazil. pp.1695-1705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERETS DES IMAGES VISIBLE ET INFRAROUGE DU SATELLITE LANDSAT-8 POUR MODELISER L'ILOT DE CHALEUR URBAIN A PRESIDENTE PRUDENTE (SP) – BRESIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01345669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AS DIFERENÇAS DAS TEMPERATURAS DOS ALVOS DIAGNOSTICADAS POR MEIO DE IMAGENS TERMAIS DO SATÉLITE LANDSAT 8 EM PERÍODO SECO E CHUVOSO EM AMBIENTE TROPICAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMPÓSIO BRASILEIRO DE CLIMATOGIA GEOGRÁFICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Goiania, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État actuel des réseaux de mesures éco-climatiques en Afrique centrale : les ambitions du projet de recherche international FORGREENE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pokam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.101-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of artificial water reservoirs in the Southern Brazilian Amazon with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2241905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01518623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelagem da ilha de calor urbana para cidade pequena (Rancharia-SP) a partir de imagens do satélite Landsat 7 e de medidas da temperatura do ar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, João Pessoa, Brazil. pp.3181-3188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic du changement climatique au Togo à travers l’évolution de la température entre 1961 et 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atina Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.421-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TENDANCES, RUPTURES ET VARIABILITÉ HYDROCLIMATIQUES DANS L'ÉTAT DU PARANA -BRÉSIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindberg Nascimento Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.567-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DU GRADIENT THERMIQUE FORET-PATURAGE EN AMAZONIE BRÉSILIENNE : EXEMPLE DE LA SAISON 2013-2014 DANS LA RÉGION D'ALTA FLORESTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYSE GÉOSTATISTIQUE DE LA DISTRIBUTION SPATIALE DES PRÉCIPITATIONS SUR LE VERSANT SUD DU BASSIN DU FLEUVE PARANAPANEMA, DANS LE SUD DU BRÉSIL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.439-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUIVI DE LA SÉCHERESSE AGRO-CLIMATIQUE À PARTIR DU DÉFICIT D'ÉVAPORATION DANS LE BASSIN VERSANT DE LA MEJERDA (TUNISIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIe Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.369-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators extracted from spatial models for sugarcane water sustainability assessment: study case of municipalities in the southwest region of the Goiás State, Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferraz Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simoes Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, João Pessoa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise comparativa do ndvi para a estação chuvosa nos anos 1992, 2002 e 2013 na cidade de Presidente Prudente-SP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Simposio Brasileiro de Geografia Fisica Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Teresina, Brazil. pp.176-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécheresse dans l'Etat du Parana (Brésil) : observation et suivi par télédétection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindberg Nascimento Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.60-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et scénarios de changement climatique dans les régions viticoles de France centrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.739-745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité interannuelle des dates de début et de fin de la saison des pluies dans l'arc de déforestation amazonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 27e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.212-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01021011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des températures et des précipitations dans le versant sud du bassin de la rivière Paranapanema, Parana, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deise Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.555-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'évapotranspiration maximale par télédétection à moyenne résolution spatiale : cas du bassin versant de la Mejerda en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laval, une station représentative du climat vécu de l'Ouest de la France (1480-1789) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème colloque de l'AIC : CLIMAT : SYSTÈME &amp; INTERACTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, DIJON, France. pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la technique d'analyse rythmique à la vulnérabilité aux évènements pluviométriques extrêmes dans les quartiers urbains à São Paulo, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iury Simas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.590-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des précipitations et rendements du soja en région de climat de transition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Carmello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIMAT : SYSTÈME &amp; INTERACTIONS - XXVIIème colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.265-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01056177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novos dados acerca dos aspectos geograficos e geologicos da area da fazenda São Nicolau e circumvizinhanças - município de Cotriguaçu - MT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bittencourt Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucelma Aparecida Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Geografos de America latina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lima, Peru. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et spatialisation de l'ilot de chaleur urbain dans l'agglomération rennaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cotonou, Bénin. pp.242-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerações acerca da estocagem do carbono nos municípios de Cotriguaçu e Juruena no noroeste do estado de Mato Grosso - Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucelma Aparecida Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Oszwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bittencourt Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encuentro de Geografos de America latina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lima, Peru. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">évolution et perception de la pluviométrie par les populations amazoniennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cotonou, Bénin. pp.212-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances et ruptures des séries pluviométriques dans la région méridionale de l'Amazonie brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Heinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie satellitale a l'estimation de l'évapotranspiration réelle journalière dans le delta de la Mejerda en Tunisie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mjejra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hénia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialization of urban heat island by multi regression in Rennes, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'îlot de chaleur urbain à Rennes et les types de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l'ilot de chaleur urbain dans l'agglomération rennaise a partir des projections des modèles régionaux de 2030 a 2100.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité temporelle de l'Ilot de Chaleur Urbain dans l'agglomération rennaise à partir des projections des modèles régionaux de 2030 à 2100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.291-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et paludisme a Kara, une ville du nord-Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité quotidienne et saisonnière de l'îlot de chaleur urbain à Rennes : premiers résultats du programme ECORURB.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2R2CV : Renforcer la résilience au changement climatique des villes : du diagnostic spatialisé aux mesures d'adaptation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des surfaces terrestres sur l'erreur d'estimation des précipitations quotidiennes par satellite en Amazonie brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque de l'AIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution climatique, risques engendrés et impacts sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural frontier in Mato Grosso based on remote sensing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.6262-6269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des données pluviométriques in-situ vs les produits satellitaires TRMM3B42 pendant la saison des pluies au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnardot Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação temporal da biomassa do café arábica arborizado e Pleno Sol através de índices de vegetação.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Coltri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurandir Zullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.531-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação das mudanças de uso do solo na bacia hidrográfica do rio Manso -MT- Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.6081-6088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deforestation vs. changes in rainfall rates in the amazonian forest of northern Mato Grosso state.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simpósio Brasileiro de Sensoriamento Remoto - SBSR. INPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Curitiba, Brazil. pp.2944-2951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00616307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique en Bretagne dans le contexte du changement climatique : cas du scénario A1B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle de qualidade dos dados diários de chuva na Amazônia Legal brasileira (1998-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SIC Simpósio International de Climatologia. SBMET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Joao Pessoa, Brazil. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vigne, le vin et le climat vus par un notable lavallois au début du XVIème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.381-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la variabilité des facteurs météorologiques sur l'occurrence et l'intensité de l'ilot de chaleur urbain à rennes en 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat montagnard et risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rovereto, Italie. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00623700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the agricultural frontier in Mato Grosso with remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Curitiba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANÁLISE GEOSTÁSTICA DAS PRECIPITAÇÕES MENSAIS NA AMAZÔNIA BRASILEIRA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Simposio Brasileiro de Climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fortaleza, Brazil. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et occupation du sol par télédétection au Mato Grosso (Amazonie brésilienne).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Climat et Occupation du sol » de la Commission « Climat et Société » du Comité National Français de Géographie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Poitiers, France. pp.85-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLIMAT ET ALTITUDE DANS DES VILLES TROPICALES CONTINENTALES : CHAPADA DOS GUIMARÃES ET CUIABÁ/BRÉSIL.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schreiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2010, Rennes, France. pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONITORAMENTO DE SECAS NA BRETANHA : RECONSTITUIÇÃO HISTÓRICA E ABORDAGEM POR TELEDETECÇÃO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Simposio Brasileiro de Climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilité pluviométrique dans la région des savanes à l'extrême nord du Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géostatistique des précipitations mensuelles en Amazonie brésilienne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A.T. Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sécheresses en Bretagne sur le bilan hydrique: modélisation à partir du climat d'années passées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.325-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie urbaine et phénologie à Rennes : exemple du programme ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GDR RICLIM « risques climatiques urbains »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land use changes around the indigenous lands of the Xingu basin in Mato Grosso, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skorupa Ladislau Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Cristina Cardoso Fidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.3190-3193, </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5649659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIABILITE SPATIO-TEMPORELLE DU CYCLE DIURNE DE LA CONVECTION EN AMAZONIE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.245-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluviométrie : un déterminant des pratiques culturales au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.53-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluviométrire : un déterminant des pratiques culturales au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa da distribução temporo-espacial de material em suspensão nas aguas do reservatorio de Manso-MT a partir de imagens Landsat e dados de campo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simposio regional de geografia, UFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Jatai, Brazil. pp.1006-1017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização de dados SPOT Vegetação para evidenciar a expansão e a intensificação da agricultura no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Rodrigues Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.5773-5780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la péjoration pluviométrique sur les rendements agricoles au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj, Roumanie. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise temporal de uma área manejada experimentalmente na Amazônia Central.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Lima José Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niro Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.2645-2652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinâmicas de ocupação do solo ao longo da Cuiaba-Santarem : estudo da expansão da agricultura com dados SPOT-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conhecendo a Amazônia e as Dinâmicas territorias no Mato Grosso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa da distribuição temporo-espacial de material em suspensão nas águas do reservatório de manso-mt a partir de imagens landsat e dados de campo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.5421-5428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d'un siècle d'observation des sécheresses et des types de circulations atmosphériques associées à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cluj, Roumanie. pp.139-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise da intensificação da agricultura no Mato Grosso à partir de dados TRMM 3B42 e de series temporais MODIS/EVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mudanças Climáticas e Qualidade Ambiental: o Papel do Sensoriamento Remoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Eva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simpósio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75 anos da cooperação geográfica universitária França – Brasil : o exemplo do laboratorio COSTEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIII encontro nacional da Anpege</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização do canal termal do Landsat-7 e de transectos móveis para o estudo de clima urbano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8º Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Alto Caparaó/MG, Brazil. pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries temporais de EVI/MODIS na identificação da dinâmica da Soja em Sistema Plantio Direto no Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Reunião Brasiliera de Manejo e Conservação do solo e da Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Rio de Janeiro, Brazil. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers and asserting consistency in agriculture ground truth information by using temporal VI data from MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress “International Society for Photogrammetry and Remote Sensing”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pékin, China. pp.1031-1036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of multitemporal MODIS-EVI smoothing algorithms and its contribution to crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS' 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations à risque pour la culture du soja à partir de données satellitaires TRMM et MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des saisons des pluies potentiellement utiles au Togo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adewi Essotalani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M.S. Badameli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythme climatique et consommation d'eau dans le système d'approvisionnement public de Rondonopolis-MT, Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeater Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.569-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique sur la dynamique de la végétation par télédétection moyenne résolution à l'échelle régionale : le cas de la Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.385-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-oriented assessment of agricultural crops through temporal segmentation of MODIS VI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Milton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congress “International Society for Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Pékin, China. pp.921-926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de situations à risques pour la culture du soja à partir de données satellitaires TRMM et MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la structure thermique du climat urbain de Presidente Prudente, São Paulo - Brésil, à partir du canal thermique de Landsat-6 et des mesures de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité quotidienne et saisonnière de l'îlot de chaleur urbain à Rennes : premiers résultats du programme ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montpellier, France. pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparação entre os dados TRMM, GOES e SPOT-VGT para a estimativa das chuvas em Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil. pp.3849-3851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle du début de la saison des pluies au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la dendrochronologie pour l'étude des sécheresses dans le Nord-Ouest de la France (XIX-XXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.478-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise dos perfis temporais de EVI/MODIS para o monitoramento da cultura da soja no Estado de Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Rodrigues De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil. pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des alternances diurnes des brises littorales à partir d'images Météosat Seconde Génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Météosat Seconde Génération : un nouvel instrument de suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat maritime, brise de mer et potentiel éolien du littoral atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur les types de temps et les brises de mer : étude par télédétection appliquée au Nordeste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet ANR JC−MSG−Stands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des alternances diurnes des brises littorales à partir d'images MSG et GOESS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSG : un nouvel instrument de suivi de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial modelling of minimum temperatures in spring frost situations in the Champagne vineyard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beltrando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Interdisciplinary Wine Conference in Niagara – BACCHUS at Brock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sainte Catherine, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires du soja au Mato Grosso : Développement, crises et adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez del Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et Sociétés dans les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00252025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales du stress hydrique estival de la végétation dans le nord-ouest de la Tunisie : exemple de l'année 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tunis, Tunisie. pp.259-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatio-temporelle du début de la saison des pluies au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe colloquue de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géomatique pour la caractérisation de l'Ilot de Chaleur Urbain à Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bridier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brésil. pp.5467-5469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialités des données TRMM pour la spatialisation des précipitations des précipitations au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Carthage, Tunisie. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of dendrochronology to the study of droughts in northwestern France (XIX-XX^th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. 2p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route fédérale 163 (Cuiaba-Santarem) : de la route des colons au couloir d'exportation du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique du front de brise de mer sur des images satellites météorologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.178-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresses et risque de pénurie en eau sur les petites îles côtières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque de l'Association Internationale de Climatologie « Les risques liés au temps et au climat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.160-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Vegetation in relation to the Urban Heat Island in Rennes (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Van-Gelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Urban Ecology in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et suivi de la couverture hivernale des sols à l'échelle régionale par télédétection : évaluation des données EOS/MODIS en paisage fragmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass estimation of primary and secondary tropical forests in northern Mato Grosso, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niro Higuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO DV. 4 2006 International Meeting. Managing Forest Ecosystems: the Challenges of Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Valladolid, Spain. 14p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of the sea breeze front from satellite images using an active contour method and wavelets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Geoscience and Remote Sensing Symp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Denver, United States. pp.2810-2813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Epernay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des images NDVI du satellite SPOT-végétation à l'étude de l'impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “Interactions Nature-Société : Analyses et Modèles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Baule, France. 6p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interrégionales "Climat et territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Vegetation in relation to the Urban Heat Island in Rennes (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Gelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Urban Ecology in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparée des températures en forêt et sur pâturages dans la région d'Alta Floresta, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.208-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain et phénologie : cas du platane et du cerisier à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Van-Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Française d'Ecologie du Paysage IALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation prédictive de la déforestation sur un front pionnier amazonien (Mato Grosso-Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2006. Colloque International de Géomatique et d'Analyse Spatiale. Recherches &amp; Développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question climatique intégrée dans la recherche – Exemple du projet Ecorurb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Interrégionales « Climat &amp; Territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique sur l'évolution spatio-temporelle des biocénoses benthiques: le cas des herbiers médiolittoraux de phanérogames marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dekindt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact des précipitations sur les rendements de soja au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Epernay, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilot de Chaleur Urbain et croissance de la végétation à Rennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées de l'Association Française d'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa do índice de área foliar e da biomassa aérea numa floresta tropical primária e secundária da região de alta floresta, Amazônia Matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabiane Carreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5° Congresso Florestal Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Viseu, Portugal. 9p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations spatiales du NDVI de la végétation en Kroumirie et aux Mogods (Tunisie) en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, France. pp.241-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données Landsat-7 pour la thermographie de surface de l'agglomération urbaine de Curitiba, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimativa das chuvas mensais e anuais a partir de imagens GOES em Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brazil. pp.489-496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Roze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the identification of sea breeze fronts in the north-east of Brazil by remote sensing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vienne, Austria. 02910 (2 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soja, clima local e desenvolvimento sutentável em área de transição na Pré-Amazônia Mato-grossense: o caso de Alta Floresta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encontro de Geógrafos da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, São Paulo, Brazil. pp.16623-16633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du topoclimat sur l'organisation de l'espace dans le Nord-Ouest du Parana-Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l'îlot de chaleur urbain en hiver dans une ville tropicale : exemple de Presidente Prudente, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Gênes, Italie. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'interface rural-urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Rozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de la végétation en relation avec la température dans l'interface rural-urbain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Climatologie (AIC). INT., Sep 2005, Gênes, Italie. pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures infrarouges NOAA-AVHRR pour la spatialisation des températures minimales en situation de gel printanier dans le vignoble de Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simpósio Brasileiro de Sensoriamento Remoto – SBSR, Goiania (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Brésil. pp.225-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da ocupação do solo nos Projetos de Assentamento Conjunto (PAC) no Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brazil. pp.643-645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Energies chér(i)es : Agir à Rennes contre l'effet de serre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring winter vegetation cover using multitemporal Modis data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium, IGARSS '05 Conference, 2005 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Séoul, South Korea. pp.2113-2116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et occupation du sol au Mato Grosso : approche par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE BRÉSIL : GÉOPOLITIQUE ET ENVIRONNEMENT ACTUELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring land use and land cover changes in oceanic and fragmented landscapes with reconstructed MODIS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitemp 2005 Third International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Biloxi, United States. 5p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'occupation hivernale des sols par télédétection basse résolution en paysage fragmenté : comparaison de séries temporelles de NDVI NOAA/AVHRR, SPOT/VEGETATION et EOS/MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Goiania, Brésil. pp.3093-3095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières évaluations SPOT5 pour la cartographie des habitats benthiques littoraux: application à l'archipel des Chausey (golfe Normand-Breton, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi du littoral par SPOT5, premiers résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la sécheresse par télédétection : exemple de l'été 2003 en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium national de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la variabilité climatique interannuelle en région de paysage hétérogène (Bretagne) à partir de synthèses mensuelles NDVI à basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Relação clima-vegetação em area de transição cerrado-caatinga do Nordeste brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Seminário Latinoamericano de Geografia Física</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puerto Vallarta, Mexico. 8p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satelites e climatologia : exemplos na França e no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI° Simposio Brasileiro de Climatologia Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Aracaju, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição dos dados GOES para a cartografia das frentes da brisa marítima no Nordeste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simpósio Brasileiro de Climatologia Geográfica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aracaju, Brazil. 10 p. (sur CD-ROM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions à partir de la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise (programme ECORURB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayonnement de la cité et attractivité du territoire : en 2020, quelle recherche, quels chercheurs dans l'agglomération rennaise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rennes, France. pp.59,63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi spatio-temporel de l'état hydrique de la végétations dans le nord-ouest de la Tunisie par imagerie satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Douguédroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoramento das chuvas por sensoriamento remoto em Mato Grosso de 2000 a 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Simposio Brasileiro de Climatologia Geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aracaju, Brazil. 8p. (CD-Rom)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise : ECORURB (Ecologie - Rural/Urbain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR 6554 du CNRS (LETG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par télédétection de la localisation des fronts de brise de mer dans le Nord-Est du Brésil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Damato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gouéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI SBSR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brésil. pp.1165-1172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities and limits of the GOES-8 visible imagery to study the effective magnitude of deforestation in Mato Grosso, Brazil. A comparison with NOAA-AVHRR multispectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brazil. pp.2713-2720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du déficit hydrique dans la plaine de Griss (Mascara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaladi Mederbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on "Oasis, Water and Population"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biskra, Algérie. pp.191-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du déficit hydrique dans les périmètres agricoles de l'Oranie (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Pologne. pp.181-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données de télédétection à l'aide de la théorie des Evidences, Application au Mato Grosso en vue d'une spatialisation de la déforestation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI Simposio Brasilero de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Belo Horizonte, Brésil. pp.2107-2109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et déforestation en Amazonie matogrossense : étude par télédétection spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales « Espace et Société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la saison des pluies 1999-2000 au Mato Grosso (Brésil) par imagerie infrarouge GOES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Pologne. pp.93-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teledetecção aplicada ao estudo das dinâmicas territorias ao longo da BR-163 (Norte do Mato Grosso)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro Nacional da ANPEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Florianopolis, Brazil. pp.770-778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et climat au Mato Grosso : modélisation climatique à méso-échelle dans la région d'Alta Floresta (MT-Brésil).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Besançon, France. pp.304-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution patterns of Orthoptera in relation to climatic factors in Brittany (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dusoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Orthopteroid Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l'étude du bassin versant de la Vilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ganzetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Hydrosystémes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Lille, France. 15p. CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution récente des crues de la Vilaine : rôle des précipitations et de l'occupation du sol sur le bassin versant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nice, France. pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des données NOAA-AVHRR à la cartographie des températures de l'air à échelle fine : application au Département de la Sarthe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque de l'AIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nice, France. pp.444-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuções dos satélites de meteorologia para os estudos das paisagens e o desmatamento no Mato-Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosytèmes et organisation de l'espace en Amazonie Matogrossense: approche par télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Cuiaba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teledeteção, climatologia e geografia, estudo de caso : analise da seca no oeste da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Simposio brasileiro de climatologia geografica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Salvador de Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent evolution of spatial fluctuations of monthly rainfall in western part of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre-regional conference meeting of the commission on climatology of the International Geographical Union « Climate and environmental change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information spatialisée et son traitement: exemples à partir des données de géographie physique et de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOFORUM, Congrès de l'AFDG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifications d'images N.O.A.A.: Application pour une cartographie dynamique des paysages ruraux dans la France de l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium canadien sur la télédétection, 8ème congrès de l'association québécoise de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sherbrooke, Canada. pp.469-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban heat island and Tree phenology: A spatial relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam (NL), Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation screens and their impact on air temperature measurement: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Bouzouidja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands. 2025, </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icuc12-1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has Rennes a heat island? From sensors and climate models to remote sensing and ecology issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluations, impacts et perceptions du changement climatique dans le Grand Ouest : le projet CLIMASTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR3 Pour et Sur le Développement Régional : Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. Editions INRA, 25 p., 2012, Les projets PSDR pour une recherche pluridisciplinaire et partenariale au cœur des Régions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analise da intensificação da agricultura no Mato Grosso à partir de dados TRMM 3B42 e de series temporais MODIS/EVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-oriented assessment of agricultural crops through temporal segmentation of MODIS VI data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of multitemporal MODIS-EVI smoothing algorithms and its contribution to crop monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séries temporais de EVI/MODIS na identificação da dinâmica da Soja em Sistema Plantio Direto no Mato Grosso, Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucietta G. Martorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth Reunião Brasileira de Manejo e Conservação do Solo e da Água</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting outliers and asserting consistency in agriculture ground truth information by using temporal vi data from MODIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milton Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise dos perfis temporais de EVI/MODIS para o monitoramento da cultura da soja no Estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.V. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Simposio Brasileiro de Sensoriamento Remoto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIDADES, CLIMA E VEGETAÇÃO: MODELAGEM E POLÍTICAS AMBIENTAIS PÚBLICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Cristiane de Costa Trindade Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TotalBooks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.223, 2024, 978-65-88393-62-8. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52632/978.65.88393.62.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04651523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baehrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Gibert. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat change dans l'Ouest, Evaluation, Impacts, Perceptions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desnos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.458, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AIC-COSTEL, pp.694, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00526872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les types de temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carrega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.150, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.200, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, l'eau et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universiatires de Rennes, pp.330, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François de Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Monts d'Arrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skol Vreizh, pp.194-196, 2025, 978-2-36758-185-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05477221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhas secas urbanas em episódio de inverno na cidade de Três Lagoas, MS: a importância dos fragmentos florestais urbanos para as condições higrométricas em cidades tropicais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemiliano Felipe Decco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cidades, clima e vegetação [livro eletrônico] : modelagem e políticas públicas ambientais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, ISBN 978-65-88393-62-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A influência das temperaturas na fisiologia humana e a percepção da população de Presidente Prudente/SP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Lima Sant'Anna Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Germano dos Santos Murara; Natacha Cíntia Regina Aleixo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima e Saúde no Brasil.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paco Editorial, pp.97-124, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie et météorologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Critique de l'Anthropocène.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.174-177, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques en Amazonie, une approche multiscalaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Aparecida De Mello-Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.Mercier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts spatiaux du changement climatique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.247-270, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.Beucher &amp; F.Smits. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France : atlas géographique et géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.40-41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03053825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie de l'environnement : La nature au temps de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, 9782200629342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2019, une année exceptionnelle de fréquence et d’intensité d’ilots de chaleur urbain à Rennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nabucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque AIC "Changement Climatique et Territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-246, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vulnerabilidade a episódios de calor à luz da geografia do clima: o acesso ao meio técnico e a seletividade das medidas adaptativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karime Pechutti Fante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sant'Anna Neto, João Lima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clima, Sociedade e Território.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paco Editorial, pp.93-122, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução da agricultura familiar amazônica. Estudo de caso em duas comunidades de Juína, Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Daugeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Michel Le Tourneau; Otávio do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias Brasileiras. Situações locais e evoluções. Projeto Duramaz (2007-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141-164, 2019, 978-85-88998-73-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02336944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolução e percepção do clima pelas comunidades amazônicas do projeto DURAMAZ-2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz M. Funatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Racapé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, NUMA-UFPA, pp.107-130, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlinda: do café ao leite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q'Enty Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdileine Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, NUMA-UFPA, pp.183-202, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorriso Vivo&amp;quot; : no corração da soy-belt brasileira.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q'Enty Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Borowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F.M.Le Tourneau &amp; O. do Canto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônias brasileiras: situações locais e evoluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, NUMA-UFPA, pp.165-182, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique (chap.1).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Arnould &amp; Laurent Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.19-34, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02320736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas de adaptação às mudanças climáticas nas práticas agrícolas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jodival Mauricio da Costa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amazônia, olhares sobre o territorio e a região</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora da Universidade Federal do Amapa, pp.71-111, 2017, 978-85-518-0542-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02339157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatio-temporelle de l’îlot de chaleur urbain dans l’agglomération rennaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données Urbaines 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métodos e monitoramento da variabilidade espaçotemporal da ilha de calor em cidades de porte médio: Rennes/França e Presidente Prudente/Brasil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarete Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.A.Silva, E.S.Fialho, E.T.Steinke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimentos em climatologia Geografica.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UFGD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-84, 2014, 858147095-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et changement climatique à l'échelle des vignobles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, pp.93-115, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terrain est un laboratoire : un voyage franco-brésilien au Mato Grosso.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cavicchioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leturcq G., Louault F., Schneider Marques T.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Brésil : un laboratoire pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat de la France de l'Ouest au XXIe siècle : que disent les modèles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-72, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat urbain, changement climatique et types de temps dans le Grand Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.73-92, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et réserve en eau des sols.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamy Chloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Gouée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest. Evaluation, impacts, perceptions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-212, 2012, Espace et Territoires, 978-2-7535-2146-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique dans la France de l'Ouest : observations et tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique dans l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.19-30, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatologie urbaine et îlot de chaleur urbain à Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Foissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Clergeau,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et biodiversité : les enseignements d'une recherche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00653080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical Information, Remote Sensing, and Climatology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P.Carrega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographical Information and Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WILEY-ISTE Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-102, 2010, Geographical Information Systems Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00467599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treize terrains d'enquête : Projets AJOPAM, Ouro Verde et Sorriso Vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-174, 2010, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de données spatiales et leur traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Michel Le Tourneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Tourneau F.M. &amp; Droulers M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amazonie brésilienne et le développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-238, 2010, Mappemonde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuição dos Dados TRMM-3B42 ao Estudo das Precipitações no Estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josyane Ronchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Simões Penello Meirelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produção do Espaço e Transformações Socioambientais das Paisagens do Mato Grosso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EdUFMT, Cuiaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-145, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00487475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques climatiques et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamarre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Besancenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et risques : changements d'approches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.109-117, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des outils de la géomatique pour la spatialisation des risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et risques : changement d approche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.43-61, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La route fédérale 163 (Cuiaba-Santarem) : de la route des colons au couloir d'exportation du soja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passos dos M. Kolhepp (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BR-163: de estrada dos colonos a corredor de exportação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massoni, pp.201-210, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information géographique, télédétection et climatologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Carrega. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information géographique et climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.83-113, 2007, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soja ou forêt ? Ou, comment le projet d'asphaltage de la BR163 peut encourager un véritable (ré)aménagement du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magri Fereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Mendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mendonça F. &amp; Bertrand F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Brésil : géopolitique et environnements actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.79-96 et 183-200, 2006, Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biogéographique de la mobilité des littoraux : L'exemple des phanérogames marines de Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire « Environnement et mobilités géographiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-99, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00435246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un risque climatique à géographie variable : la sécheresse dans la France de l'ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Lamarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp.147-173, 2005, Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00318451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation agricole et peuplement en Amazonie Matogrossensse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislaene Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.65-88, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du climat urbain au Brésil: état actuel et contribution de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.135-146, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restructuration foncière dans le municipe de Diamantino : Etude des assentamentos Bojui et Caeté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Barrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nespoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-98, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des satellites météorologiques à l'étude des paysages et à la déforestation au Mato-Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleusa Zamparoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everaldo Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Garcia Netto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universiatires de Rennes, pp.31-41, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour une approche modélisatrice de la déforestation au Mato Grosso (Brésil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et télédétection au Brésil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universiatires de Rennes, pp.111-121, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mobility of coastal landforms under climatic changes : issue for geomorphological and archeological conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lemasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Hooke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Coastal Defence and Earth Sciences Conservation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society Publishing House</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-114, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du couvert végétal (NDVI) par télédétection (NOAA-AVHRR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Dû-Blayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V.Dubreuil &amp; J.P.Marchand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat, l'eau et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.45-63, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sécheresses de 1989 et 1990 dans la France de l'Ouest: suivi climatique par télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.Bariou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique de l'eau et télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle européen d'enseignement à distance de l'Université de Rennes-1, pp.283-302, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresses et rivières en Bretagne Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.T.Griselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau, la terre et les hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.263-272, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et atouts du bassin rennais : quelle adaptation face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouriau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes de l'AUDIAR (AGENCE D'URBANISME RENNES BRETAGNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Olympiques 2016 à Rio de Janeiro : problèmes et défis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://ideas.revues.org/1394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brésil : une dynamique rurale à risque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brises de mer et climats maritimes autour du golfe de Gascogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pourinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepções ao longo da BR 163 e no Noroeste do Mato Grosso : Sorriso, Alta Floresta, Juina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Debortoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Lindoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00421854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du programme de développement durable Proambiente à Juina-MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Munhoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire sur le projet de développement durable Sorriso Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des sites d'études matogrossenses et des apports des données de télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'indicateurs de paysages/biodiversité à partir d'images satellites : application à Sorriso MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas deux sécheresses qui se ressemblent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Savelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00319191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonisation et déforestation en Amazonie brésilienne: Exemple du front pionnier du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la sécheresse de 2003 en Bretagne à partir d'images satellites à basse résolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la mise en place d'un réseau d'observation climatologique sur l'agglomération rennaise : ECORURB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ginibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation agricole au Brésil : l'Amazonie Matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messias Passos Dos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Maitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déforestation et modélisation en Amazonie matogrossense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par télédétection et modélisation du climat au Mato Grosso, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la télédétection pour une approche modélisatrice de la déforestation au Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Clairay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nédélec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la télédétection en hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marais et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hubert-Moy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Hénaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sorriso Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Arvor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIAGNOSTIC CLIMATIQUE TERRITORIAL FOCUS « RESSOURCE EN EAU » Guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRESEB; Région Bretagne; LETG Rennes. 2021, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03291992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ville climato-intelligente : L’IOT au service du suivi des îlots de chaleur urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] LETG-Rennes-COSTEL; Zone Atelier Armorique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03212876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques et Impacts des Changements climatiques à l'Echelle régionale & Locale sur les Espaces Fragiles (Rapport de fin de projet UC Sh 131/11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli de Mello Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LETG-Rennes-COSTEL. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques climatiques liés aux changements en cours dans la dynamique des masses d'air sur l'Europe Occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Bensaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnefoy Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climats et pionniers du Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Rennes 2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00319198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId919"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05508515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fl&#225;vio De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Cristiane de Costa Trindade Amorim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa I.M. Linhares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Bezerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faghfouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05467-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Mutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Vieira Zezzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pereira Coltri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Almussa Leite Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13890-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1455047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cardozo Frasca Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Trindade Amorim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.101821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sarricolea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero-Aravena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Meseguer-Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.22852" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430831v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8259" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11906-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55761/abclima.v31i18.15470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany&#233;re Nobrega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Moreira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chelu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2098025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Funatsu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Da Silva Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendelson Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco De Oliveira-J&#250;nior" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saragosa Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Minaki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64034" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582141v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0174.1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baronetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Provenzale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fratianni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03370-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rgpp.v12i1.193132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05742-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislene Figueiredo Ortiz Porangaba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100853" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geisa Rocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Mendon&#231;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v27i0.76237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12125093" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lucio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1697008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizandro de Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara de M. B. Andrade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena C. Spyrides" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02963-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02961-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jegou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02832-w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sant'Anna Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5893" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindenberg da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o de S. Medeiros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mendes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ9K1X8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Silveira Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ribeiro Do Valle Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo Junior" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01263" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Pechutti Fante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15738" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vila" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121879" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Collischonn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gomez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v34i0.133193" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5040091" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090889" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Fante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v21i0.53839" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Pechutti&#160;fante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Ely" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v21i0.48643" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2017.02.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hirota" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Rodrigues Filho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Lindoso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4886" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309565v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6Z7KLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Coltri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-015-9799-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.T. Machado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Vila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4H6W7L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henke de Oliveira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1415-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatta Cardoso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.355-375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133651v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraz Rodrigo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Simoes Penello Meirelles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075231v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910825v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Sim&#245;es Penello Meirelles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3863" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavicchioli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2013.1229.0011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020209v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Camargo Tozato" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102204v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-012-9469-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V05VM7QJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947444v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Simoes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.56" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00820484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirelles Margareth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Begue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimabukuro Yosio E." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2011.08.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2717ZH9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel A. Gan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017259" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2006-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DBCGZLG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623706v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531783" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560657v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewi Essotalani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Badameli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560659v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delahaye" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Strat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6845" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229488v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gestreau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heitzmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Thomas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bandulik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910059107" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561895v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2010.0901.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410217v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.5934" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410215v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Fereira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022009000200004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318461v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330741v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352833v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318741v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319190v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damato" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1350482706002283" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319219v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318433v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messias Passos Dos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bariou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397911v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mokrani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319629v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318432v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendon&#231;a" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101656v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318434v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009035v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jallet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Maitelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319189v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318440v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319175v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holobaca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorocovschi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318463v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montgobert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319186v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clairay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319173v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319171v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lecamus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dagorne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319170v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319172v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319193v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mounier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lejeune" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319169v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319185v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319167v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319166v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antich y Amengual" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319181v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1996.6718" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319165v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319180v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323299v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319178v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6434" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319177v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6416" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815204v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rouxel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Ribeiro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642730" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163300v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163388v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zezzo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Pereira Coltri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163219v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163283v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163244v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canuto Rocha" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163233v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163258v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delidais" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lamy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163275v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Keromnes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808715v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163144v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616605v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970904v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626366v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamparoni" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nobrega" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004031v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615769v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615764v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970894v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Barbosa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320739v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320867v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320738v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Berrera" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320734v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320735v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320732v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825987v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558842v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558831v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558835v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558837v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558848v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439114v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345670v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carmello" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvares" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393067v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345669v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393068v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518623v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Daher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241905" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187930v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teixeira" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176808v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atina Badameli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176809v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindberg Nascimento Junior" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174834v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Segouin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176811v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176812v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mjejra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa H&#233;nia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187932v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187927v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Souza" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056180v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021011v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056176v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024006v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056179v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056178v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iury Simas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056177v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carmello" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861534v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittencourt Rosa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelma Aparecida Nascimento" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861539v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861537v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730732v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743754v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698694v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730731v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730730v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856348v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696114v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730728v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730729v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616310v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623698v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616311v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romani" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616308v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeater Santos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623699v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653081v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616307v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623700v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107869v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526879v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578304v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526878v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schreiner" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526874v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526873v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526870v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526881v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549409v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vargas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skorupa Ladislau Ara&#250;jo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Cardoso Fidalgo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649659" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526877v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108065v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526875v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422618v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414115v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382529v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Carreire" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Lima Jos&#233; Nogueira" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niro Higuchi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410219v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382527v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382526v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414114v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421855v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382532v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Eva" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357269v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318460v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Meirelles" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318457v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318459v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108040v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321446v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321449v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321448v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318458v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321444v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325276v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321447v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318470v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318737v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318735v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318734v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodrigues De Almeida" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318469v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319192v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321836v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321839v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321837v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252025v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Feki" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108031v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318473v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vergne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318740v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325278v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319611v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Van-Gelder" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319605v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319577v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319600v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319606v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319604v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319579v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815725v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107875v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319601v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321829v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Gelder" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319599v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319610v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319609v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319607v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321831v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101794v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dekindt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319602v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319614v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319627v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319619v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319618v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319613v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319548v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319632v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleusa Zamparoni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Souza" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319620v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299272v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319621v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299286v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319623v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323313v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319624v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318443v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319616v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319626v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101897v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318444v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322497v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319261v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318445v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322502v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322504v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322498v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834196v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginibre" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322500v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319258v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322506v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lagr&#233;e" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322513v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kadi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaladi Mederbel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322509v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322511v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318462v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322508v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jumeau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322517v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319256v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323290v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueguen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323289v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ganzetti" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319252v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319253v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323291v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323292v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323293v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323295v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323298v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477232v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-64" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662257v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108062v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108051v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jonathan" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108049v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108045v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucietta G. Martorano" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108059v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108035v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Almeida" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651523v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://totalbooks.com.br/cidades-clima-e-vegetacao/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52632/978.65.88393.62.8" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781472v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318455v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318452v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318453v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053831v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141891v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053915v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida De Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053825v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141880v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349865v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349903v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q'Enty Delgado" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdileine Siqueira" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349860v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borowiack" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320736v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339157v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870167v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467599v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00467599" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561337v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Munhoz" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561337" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487475v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00487475" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02639295v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarre Denis" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318468v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318448v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318450v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435246v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00435246" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318451v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323286v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaene Moreno" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323288v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323287v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barrozo" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoli" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Matos" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323284v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Maciel" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Garcia Netto" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323285v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322752v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemasson" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322752" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323294v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323296v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323297v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le H&#233;naff" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486493v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poquet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouriau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354136v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220067v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720344v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421854v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lindoso" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422609v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323310v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319191v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savelli" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323309v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323307v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323306v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323315v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323303v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323304v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323302v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323301v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323314v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207547v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291992v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bardon" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212876v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clain" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leprince" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270440v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319198v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05508515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fl&#225;vio De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Cristiane de Costa Trindade Amorim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322530v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa I.M. Linhares" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mutti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Bezerra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2025.108477" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faghfouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poirier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-025-05467-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Mutti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101595" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002537v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Vieira Zezzo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Pereira Coltri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Almussa Leite Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13890-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brabant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbuil.2024.1455047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyane Ronchail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhan Carlo Espinoza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8380" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cabon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deletre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Copin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14570" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Audusseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Schmucki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Croci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Amiar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Georges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01591-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ridel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13010083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d16080504" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cardozo Frasca Teixeira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Trindade Amorim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.101821" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11906-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163105v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Amiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sarricolea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Romero-Aravena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Serrano-Notivoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Meseguer-Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14198/INGEO.22852" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04430831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8259" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55761/abclima.v31i18.15470" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chelu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Zaharia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2098025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany&#233;re Nobrega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayobami Moreira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696367v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Funatsu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.7701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Da Silva Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendelson Lima" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Teodoro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco De Oliveira-J&#250;nior" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saragosa Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mestre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-21-0174.1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delaunay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-sc8020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Minaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/SN-v34-2022-64034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03582146v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03696366v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baronetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Provenzale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fratianni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-022-03370-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03866892v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida de Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rgpp.v12i1.193132" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190708v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05742-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislene Figueiredo Ortiz Porangaba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100853" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2021.100918" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geisa Rocha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Assis Mendon&#231;a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v27i0.76237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo de Lima Caldas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12125093" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano de Oliveira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11111207" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400329v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Lucio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2019.1697008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017006" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizandro de Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara de M. B. Andrade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena C. Spyrides" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellen Lima" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02963-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02268791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02961-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172607v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racap&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Debortoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nasuti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2019.05.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jegou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-019-02832-w" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918856v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sant'Anna Neto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5893" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Foissard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubreuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100490" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01918855v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindenberg da Silva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#227;o de S. Medeiros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Mendes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2018.10.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ9K1X8J-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320737v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Silveira Pinto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Ribeiro Do Valle Gon&#231;alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo Junior" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01263" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Pechutti Fante" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna Neto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15738" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946378v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vila" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121879" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Collischonn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15431" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672088v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gomez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete Amorim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/rdg.v34i0.133193" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654442v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli5040091" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624587v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9090889" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Fante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lima Sant'Anna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v21i0.53839" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Daugeard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tritsch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15035" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609758v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karime Pechutti&#160;fante" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.15017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deise Ely" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/abclima.v21i0.48643" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491579v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christovam Barcellos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J&#233;gou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2017.02.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544666v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-017-2006-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408053v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli de Mello Th&#233;ry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9889-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Hirota" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Rodrigues Filho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Lindoso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4886" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309565v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve S&#232;ze" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.04.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K6Z7KLQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveno Ma&#235;lle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszwald Johan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1203" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Coltri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-015-9799-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delahaye" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A.T. Machado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Vila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.04.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4H6W7L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Henke de Oliveira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-015-1415-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187918v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renatta Cardoso" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.24.355-375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075231v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133651v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferraz Rodrigo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Simoes Penello Meirelles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102978v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.11" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00910825v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Sim&#245;es Penello Meirelles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3863" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094282v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cavicchioli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2013.1229.0011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-012-9469-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V05VM7QJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Simoes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020209v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa de Camargo Tozato" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933694v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020211v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808529v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Greissing" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bursztyn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-013-0200-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818135v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0475" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725818v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.56" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00820484v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meirelles Margareth" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Begue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimabukuro Yosio E." TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2011.08.007" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2717ZH9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel A. Gan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017259" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623708v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Durieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-011-2006-x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DBCGZLG6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623706v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.531783" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644885v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560657v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adewi Essotalani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.S. Badameli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delahaye" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Le Strat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6845" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476407v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mimet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pellissier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229488v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gestreau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heitzmann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Thomas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Bandulik" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0910059107" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561895v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM2010.0901.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526882v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boudic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435244v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.6070" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410217v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107574v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez del Villar" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Ferreira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.5934" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410215v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Mendez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magri Fereira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435245v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-34022009000200004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414116v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le D&#233;rout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318461v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382524v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mallet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330741v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352833v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318372v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Gurgel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318456v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319190v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318741v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319188v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Damato" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gou&#233;ry" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1350482706002283" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319219v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318433v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messias Passos Dos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bariou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318435v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ferrand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397911v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cotonnec" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mokrani" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318436v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319629v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318432v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318438v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendon&#231;a" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101656v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318434v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009035v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jallet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Maitelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318439v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319189v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Decaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318440v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319175v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Holobaca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorocovschi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318463v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319237v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319187v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Montgobert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319186v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Clairay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319173v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cautenet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319171v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lecamus" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dagorne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319172v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319170v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319185v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319193v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mounier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lejeune" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319169v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319167v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319183v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319166v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Antich y Amengual" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319182v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319181v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huon" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1996.6718" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319165v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319179v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319180v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323299v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319177v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6416" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319178v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/noroi.1992.6434" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04815204v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rouxel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Ribeiro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642730" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163307v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Colnard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ligneau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163300v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163313v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163388v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Zezzo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Pereira Coltri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163283v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163219v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163244v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canuto Rocha" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163275v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Launay" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Massa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Keromnes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163233v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163258v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delidais" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecuyer" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Lamy" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808715v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163144v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616605v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Ara&#250;jo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626366v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamparoni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Nobrega" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970904v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004031v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615769v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03615764v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936761v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tilly" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnardot Val&#233;rie" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970894v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P Barbosa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320740v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Meme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Verger" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320739v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320867v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320738v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergson Berrera" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320861v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320734v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320735v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320732v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01825987v2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558842v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558837v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558848v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439114v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558831v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiago Pereira Barbosa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558835v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345670v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carmello" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alvares" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393067v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345669v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393068v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01518623v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Daher" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2241905" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187930v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Teixeira" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176808v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atina Badameli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176809v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindberg Nascimento Junior" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174834v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Segouin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176811v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176812v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mjejra" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa H&#233;nia" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187932v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187927v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Souza" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056176v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024006v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021011v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056180v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056179v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023957v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056178v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iury Simas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056177v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Carmello" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861534v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bittencourt Rosa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucelma Aparecida Nascimento" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861539v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861533v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861537v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730732v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heinke" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730731v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743754v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698694v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730730v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856348v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730728v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696114v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730729v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756333v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616310v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623698v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696541v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616311v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romani" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616308v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeater Santos" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616307v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623699v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653081v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623703v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnardot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623700v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107869v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526879v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578304v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526878v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schreiner" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526881v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526874v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526870v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526873v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549409v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546612v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Vargas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skorupa Ladislau Ara&#250;jo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Cardoso Fidalgo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5649659" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526877v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526875v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108065v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422618v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414115v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382529v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Carreire" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Lima Jos&#233; Nogueira" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niro Higuchi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410219v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382527v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414114v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382526v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382532v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Eva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421855v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357269v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318460v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Meirelles" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herlin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318457v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318459v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108040v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321449v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321448v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321446v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318458v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321444v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321447v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325276v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318470v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318737v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318735v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318734v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rodrigues De Almeida" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318469v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319192v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourinet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321836v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321837v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321839v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00252025v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318738v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Feki" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dougu&#233;droit" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108031v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318473v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bridier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vergne" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325278v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318740v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319605v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319577v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319600v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chiron" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319611v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Van-Gelder" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319606v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319604v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Walter" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319579v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107875v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319601v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815725v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321829v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Gelder" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319599v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319610v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roze" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319607v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319609v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101794v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dekindt" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319602v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321831v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319614v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalho" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319627v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319619v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319613v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319618v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319548v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319632v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleusa Zamparoni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Souza" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319620v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319621v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299286v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roz&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299272v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319623v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323313v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319624v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318443v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319626v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319616v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101897v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318444v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322497v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322502v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318445v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319261v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322504v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322498v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322500v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834196v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ginibre" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319258v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322506v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lagr&#233;e" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322513v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kadi" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaladi Mederbel" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322509v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318462v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322511v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322508v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jumeau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322517v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319256v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323290v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gueguen" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323289v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le D&#251;-Blayo" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ganzetti" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319252v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319253v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323291v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323292v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323293v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323295v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323298v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477232v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-64" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662257v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108062v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108051v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milton Jonathan" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108049v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108045v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucietta G. Martorano" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108059v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108035v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.V. Almeida" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651523v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://totalbooks.com.br/cidades-clima-e-vegetacao/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52632/978.65.88393.62.8" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781472v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526872v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318455v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318452v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318453v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05477221v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826099v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemiliano Felipe Decco" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141891v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053831v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053915v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Aparecida De Mello-Th&#233;ry" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03053825v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900704v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090635v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141880v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02336944v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349865v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349903v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q'Enty Delgado" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdileine Siqueira" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349860v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Borowiack" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320736v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02339157v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270283v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076031v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01076031" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011456v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870167v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780034v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00780034" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780033v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108752v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamy Chloe" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3096" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780035v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653080v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00653080" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467599v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00467599" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561337v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Munhoz" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561337" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561336v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00561336" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487475v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00487475" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02639295v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarre Denis" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Besancenot" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297641v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318468v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318448v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318450v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435246v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00435246" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318451v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323286v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislaene Moreno" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323288v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323287v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Barrozo" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nespoli" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Matos" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323284v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everaldo Maciel" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Garcia Netto" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323285v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322752v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lemasson" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322752" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323294v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323296v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323297v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le H&#233;naff" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486493v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Poquet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouriau" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354136v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220067v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720344v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421854v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lindoso" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422609v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323312v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323310v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323311v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319191v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savelli" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323309v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323307v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323306v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323315v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323303v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323304v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323302v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323301v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323314v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207547v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291992v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bardon" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03212876v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clain" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leprince" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270440v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582365v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Cyril" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00319198v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>