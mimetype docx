--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -160,321 +160,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
+                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068093v1</w:t>
+                <w:t xml:space="preserve">hal-05393304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393304v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Ravelojaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
@@ -698,51 +698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on earthworm's communities of different organic fraction of municipal solid waste treatments applied on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1402,51 +1402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68B2CA30"/>
+    <w:nsid w:val="64C60B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1633,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>