--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -160,321 +160,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393304v1</w:t>
+                <w:t xml:space="preserve">hal-05068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
+                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068093v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -603,51 +603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Ravelojaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
@@ -698,51 +698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on earthworm's communities of different organic fraction of municipal solid waste treatments applied on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1402,51 +1402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64C60B76"/>
+    <w:nsid w:val="F1EC3857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1633,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>