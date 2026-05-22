--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -160,589 +160,589 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
+                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Tolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068093v1</w:t>
+                <w:t xml:space="preserve">hal-05393304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vermicompost from urban organic waste leads to a sustainable increase of earthworm abundance: a three-year study in a crop field converting to organic farming</w:t>
+                <w:t xml:space="preserve">Compost, digestate, and vermicompost from the recycling of urban biowaste have different impacts on earthworm behavior: a mesocosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tolon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Peigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127, pp.103789. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2025.103789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393304v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duchene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Françoise Watteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kowalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-37. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220617v1</w:t>
+                <w:t xml:space="preserve">hal-04087110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The amending potential of vermicompost, compost and digestate from urban biowaste: Evaluation using biochemical, Rock-Eval® thermal analyses and transmission electronic microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Vian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Ravelojaona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Adeline Cadiergues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1-34. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biteb.2023.101405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087110v1</w:t>
+                <w:t xml:space="preserve">hal-04220617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vermicomposting of municipal solid waste as a possible lever for the development of sustainable agriculture. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on earthworm's communities of different organic fraction of municipal solid waste treatments applied on field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Peigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1402,51 +1402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1EC3857"/>
+    <w:nsid w:val="35CC56EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1633,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ducasse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7859-3748" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05393304v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2025.103789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106095" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Ravelojaona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2023.101405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Peign&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00819-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544598v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104131" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16858.93123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre ULRICH" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Berdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04200234v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGPT0005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>