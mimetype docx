--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -993,235 +993,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Un homme moderne ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mendès France et la recherche : l’avenir d’une politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Béguec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.155-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/mat.2001.403297⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2001.403293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779710v1</w:t>
+                <w:t xml:space="preserve">hal-03779705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mendès France et la recherche : l’avenir d’une politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débat : Un homme moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léone Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Béguec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.119-131. </w:t>
+              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.155-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2001.403293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mat.2001.403297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779705v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret en politique au risque des archives ? Les archives au risque du secret en politique. Une histoire archivistique française</w:t>
               </w:r>
@@ -2110,317 +2110,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Il s’est passé quelque chose … le 21 avril 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Duclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rocard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Simon-Nahum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Encrevé</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t>
+                <w:t xml:space="preserve">Editions Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2003, 2207254739, 978-2207254738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417637v1</w:t>
+                <w:t xml:space="preserve">hal-03405355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vincent Duclert; Alain Chatriot. Éditions Flammarion, pp.348, 2003, 9782080684202</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416738v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il s’est passé quelque chose … le 21 avril 2002</w:t>
+                <w:t xml:space="preserve">Quel avenir pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Duclert; Alain Chatriot. Éditions Flammarion, pp.348, 2003, 9782080684202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Denoël</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03405355v1</w:t>
+                <w:t xml:space="preserve">hal-03416738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique et la guerre. Pour comprendre le XXe siècle européen. Hommage à Jean-Jacques Becker</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="321E5555"/>
+    <w:nsid w:val="E4B944E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond K&#233;vorkian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouannet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03412414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon-Nahum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457000/armenie-un-genocide-et-la-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05289197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectionreperes.com/catalogue/index-Les_archives-9782348043659.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02267269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-privat.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desbrosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond K&#233;vorkian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouannet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03412414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon-Nahum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457000/armenie-un-genocide-et-la-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05289197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectionreperes.com/catalogue/index-Les_archives-9782348043659.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02267269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-privat.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desbrosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>