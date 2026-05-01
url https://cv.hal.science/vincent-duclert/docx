--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -993,235 +993,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mendès France et la recherche : l’avenir d’une politique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débat : Un homme moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Faillès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léone Nora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Béguec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.119-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/mat.2001.403293⟩</w:t>
+              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.155-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2001.403297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779705v1</w:t>
+                <w:t xml:space="preserve">hal-03779710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Un homme moderne ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Mendès France et la recherche : l’avenir d’une politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Le Béguec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.155-156. </w:t>
+              <w:t xml:space="preserve">, 2001, Pierre Mendès France et la modernité, 63-64, pp.119-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2001.403297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/mat.2001.403293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779710v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret en politique au risque des archives ? Les archives au risque du secret en politique. Une histoire archivistique française</w:t>
               </w:r>
@@ -2110,317 +2110,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il s’est passé quelque chose … le 21 avril 2002</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Denoël</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.272, 2003, 2207254739, 978-2207254738</w:t>
+                <w:t xml:space="preserve">Pierre Encrevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Duclert; Pierre Encrevé; Claire Andrieu; Gilles Morin; Sylvie Thénault. Éditions Mille et Une Nuits, pp.322, 2003, 9782842057275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405355v1</w:t>
+                <w:t xml:space="preserve">hal-03417637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur les camps de regroupement : et autres textes sur la guerre d'Algérie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel avenir pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Duclert; Alain Chatriot. Éditions Flammarion, pp.348, 2003, 9782080684202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Encrevé</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03417637v1</w:t>
+                <w:t xml:space="preserve">hal-03416738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la recherche ?</w:t>
+                <w:t xml:space="preserve">Il s’est passé quelque chose … le 21 avril 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Duclert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Vincent Duclert; Alain Chatriot. Éditions Flammarion, pp.348, 2003, 9782080684202</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Simon-Nahum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.272, 2003, 2207254739, 978-2207254738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416738v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique et la guerre. Pour comprendre le XXe siècle européen. Hommage à Jean-Jacques Becker</w:t>
               </w:r>
@@ -3218,51 +3218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B944E8"/>
+    <w:nsid w:val="8E464165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3449,51 +3449,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond K&#233;vorkian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouannet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03412414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon-Nahum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779705v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403293" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457000/armenie-un-genocide-et-la-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05289197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectionreperes.com/catalogue/index-Les_archives-9782348043659.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02267269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-privat.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desbrosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027965v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Duclert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0157" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hochmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond K&#233;vorkian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Morelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Rouannet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lgh.062.0249" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919800v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deslaurier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Awenengo Dalberto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polaf.166.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03412414v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chariot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Simon-Nahum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faill&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;one Nora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le B&#233;guec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403297" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2001.403293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729545v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2000.404245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04979705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251457000/armenie-un-genocide-et-la-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05289197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Lagrange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03205236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02355652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.collectionreperes.com/catalogue/index-Les_archives-9782348043659.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02267269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamit Bozarslan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-privat.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coeure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416895v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rocard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Encrev&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03405355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.denoel.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011785v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audoin-Rouzeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02011806v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Barre-Sinoussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rasmussen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869498v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schnapper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rousso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desbrosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>